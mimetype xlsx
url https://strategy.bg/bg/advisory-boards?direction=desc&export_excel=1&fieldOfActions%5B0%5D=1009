--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>СПРАВКА "КОНСУЛТАТИВНИ СЪВЕТИ"</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Вид орган</t>
   </si>
   <si>
     <t>Акт на създаване</t>
   </si>
   <si>
     <t>Вид председател</t>
   </si>
   <si>
     <t>Представител на НПО</t>
   </si>
   <si>
     <t>Мин. бр. заседания на година</t>
   </si>
   <si>
@@ -110,54 +110,57 @@
   <si>
     <t>Национален съвет за сътрудничество по етническите и интеграционните въпроси</t>
   </si>
   <si>
     <t>Министерски съвет</t>
   </si>
   <si>
     <t>Заместник министър-председател</t>
   </si>
   <si>
     <t>[]</t>
   </si>
   <si>
     <t>Национален съвет за тристранно сътрудничество</t>
   </si>
   <si>
     <t>Национален съвет за хората с увреждания</t>
   </si>
   <si>
     <t>Национален съвет по въпросите на социалното включване</t>
   </si>
   <si>
     <t>Национален съвет по трудова миграция и трудова мобилност</t>
   </si>
   <si>
+    <t>[{"id":163,"advisory_board_id":1801,"next_meeting":"2026-04-15 00:00:00","created_at":"2026-04-23T10:00:46.000000Z","updated_at":"2026-04-23T10:00:46.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0420\u0435\u0434\u043e\u0432\u043d\u043e \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 \u041d\u0430\u0446\u0438\u043e\u043d\u0430\u043b\u043d\u0438\u044f \u0441\u044a\u0432\u0435\u0442 \u043f\u043e \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u0438\u0433\u0440\u0430\u0446\u0438\u044f \u0438 \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u043e\u0431\u0438\u043b\u043d\u043e\u0441\u0442&lt;\/p&gt;","translations":[{"id":650,"locale":"bg","advisory_board_meeting_id":163,"description":"&lt;p&gt;\u0420\u0435\u0434\u043e\u0432\u043d\u043e \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 \u041d\u0430\u0446\u0438\u043e\u043d\u0430\u043b\u043d\u0438\u044f \u0441\u044a\u0432\u0435\u0442 \u043f\u043e \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u0438\u0433\u0440\u0430\u0446\u0438\u044f \u0438 \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u043e\u0431\u0438\u043b\u043d\u043e\u0441\u0442&lt;\/p&gt;","deleted_at":null},{"id":651,"locale":"en","advisory_board_meeting_id":163,"description":"&lt;p&gt;\u0420\u0435\u0434\u043e\u0432\u043d\u043e \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 \u041d\u0430\u0446\u0438\u043e\u043d\u0430\u043b\u043d\u0438\u044f \u0441\u044a\u0432\u0435\u0442 \u043f\u043e \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u0438\u0433\u0440\u0430\u0446\u0438\u044f \u0438 \u0442\u0440\u0443\u0434\u043e\u0432\u0430 \u043c\u043e\u0431\u0438\u043b\u043d\u043e\u0441\u0442&lt;\/p&gt;","deleted_at":null}]}]</t>
+  </si>
+  <si>
     <t>Национален съвет по условията на труд</t>
   </si>
   <si>
-    <t>[{"id":1501,"advisory_board_id":21,"next_meeting":"2014-02-18 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":101,"locale":"bg","advisory_board_meeting_id":1501,"description":"","deleted_at":null},{"id":102,"locale":"en","advisory_board_meeting_id":1501,"description":"","deleted_at":null}]},{"id":1502,"advisory_board_id":21,"next_meeting":"2013-02-05 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":103,"locale":"bg","advisory_board_meeting_id":1502,"description":"","deleted_at":null},{"id":104,"locale":"en","advisory_board_meeting_id":1502,"description":"","deleted_at":null}]},{"id":1503,"advisory_board_id":21,"next_meeting":"2013-04-23 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":105,"locale":"bg","advisory_board_meeting_id":1503,"description":"","deleted_at":null},{"id":106,"locale":"en","advisory_board_meeting_id":1503,"description":"","deleted_at":null}]},{"id":1504,"advisory_board_id":21,"next_meeting":"2013-10-07 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":121,"locale":"bg","advisory_board_meeting_id":1504,"description":"","deleted_at":null},{"id":122,"locale":"en","advisory_board_meeting_id":1504,"description":"","deleted_at":null}]},{"id":1505,"advisory_board_id":21,"next_meeting":"2013-10-29 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":123,"locale":"bg","advisory_board_meeting_id":1505,"description":"","deleted_at":null},{"id":124,"locale":"en","advisory_board_meeting_id":1505,"description":"","deleted_at":null}]},{"id":1506,"advisory_board_id":21,"next_meeting":"2013-12-06 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":125,"locale":"bg","advisory_board_meeting_id":1506,"description":"","deleted_at":null},{"id":126,"locale":"en","advisory_board_meeting_id":1506,"description":"","deleted_at":null}]},{"id":2001,"advisory_board_id":21,"next_meeting":"2014-04-30 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":135,"locale":"bg","advisory_board_meeting_id":2001,"description":"","deleted_at":null},{"id":136,"locale":"en","advisory_board_meeting_id":2001,"description":"","deleted_at":null}]},{"id":118,"advisory_board_id":21,"next_meeting":"2021-11-02 00:00:00","created_at":"2025-11-20T12:31:35.000000Z","updated_at":"2025-11-20T12:31:35.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","translations":[{"id":560,"locale":"bg","advisory_board_meeting_id":118,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":561,"locale":"en","advisory_board_meeting_id":118,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":119,"advisory_board_id":21,"next_meeting":"2022-03-28 00:00:00","created_at":"2025-11-20T12:38:41.000000Z","updated_at":"2025-11-20T12:38:41.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","translations":[{"id":562,"locale":"bg","advisory_board_meeting_id":119,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":563,"locale":"en","advisory_board_meeting_id":119,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":120,"advisory_board_id":21,"next_meeting":"2022-06-10 00:00:00","created_at":"2025-11-20T12:47:16.000000Z","updated_at":"2025-11-20T12:47:16.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","translations":[{"id":564,"locale":"bg","advisory_board_meeting_id":120,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":565,"locale":"en","advisory_board_meeting_id":120,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":121,"advisory_board_id":21,"next_meeting":"2023-02-21 00:00:00","created_at":"2025-11-20T12:50:11.000000Z","updated_at":"2025-11-20T12:50:11.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","translations":[{"id":566,"locale":"bg","advisory_board_meeting_id":121,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":567,"locale":"en","advisory_board_meeting_id":121,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":124,"advisory_board_id":21,"next_meeting":"2023-11-30 00:00:00","created_at":"2025-11-21T09:32:28.000000Z","updated_at":"2025-11-21T09:32:28.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","translations":[{"id":572,"locale":"bg","advisory_board_meeting_id":124,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":573,"locale":"en","advisory_board_meeting_id":124,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":125,"advisory_board_id":21,"next_meeting":"2024-02-23 00:00:00","created_at":"2025-11-21T09:34:53.000000Z","updated_at":"2025-11-21T09:34:53.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","translations":[{"id":574,"locale":"bg","advisory_board_meeting_id":125,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":575,"locale":"en","advisory_board_meeting_id":125,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":126,"advisory_board_id":21,"next_meeting":"2024-06-06 00:00:00","created_at":"2025-11-21T09:37:32.000000Z","updated_at":"2025-11-21T09:37:32.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","translations":[{"id":576,"locale":"bg","advisory_board_meeting_id":126,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":577,"locale":"en","advisory_board_meeting_id":126,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":127,"advisory_board_id":21,"next_meeting":"2024-10-24 00:00:00","created_at":"2025-11-21T09:39:30.000000Z","updated_at":"2025-11-21T09:39:30.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","translations":[{"id":578,"locale":"bg","advisory_board_meeting_id":127,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":579,"locale":"en","advisory_board_meeting_id":127,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":128,"advisory_board_id":21,"next_meeting":"2025-02-07 00:00:00","created_at":"2025-11-21T09:41:42.000000Z","updated_at":"2025-11-21T09:41:42.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","translations":[{"id":580,"locale":"bg","advisory_board_meeting_id":128,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":581,"locale":"en","advisory_board_meeting_id":128,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":129,"advisory_board_id":21,"next_meeting":"2025-06-26 00:00:00","created_at":"2025-11-21T09:47:30.000000Z","updated_at":"2025-11-21T09:47:30.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","translations":[{"id":582,"locale":"bg","advisory_board_meeting_id":129,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":583,"locale":"en","advisory_board_meeting_id":129,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":130,"advisory_board_id":21,"next_meeting":"2025-10-31 00:00:00","created_at":"2025-11-21T11:39:35.000000Z","updated_at":"2025-11-21T11:39:35.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 31.10.2025 \u0433.&lt;\/p&gt;","translations":[{"id":584,"locale":"bg","advisory_board_meeting_id":130,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 31.10.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":585,"locale":"en","advisory_board_meeting_id":130,"description":"&lt;p&gt;Meeting on October 31, 2025&lt;\/p&gt;","deleted_at":null}]}]</t>
+    <t>[{"id":1501,"advisory_board_id":21,"next_meeting":"2014-02-18 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":101,"locale":"bg","advisory_board_meeting_id":1501,"description":"","deleted_at":null},{"id":102,"locale":"en","advisory_board_meeting_id":1501,"description":"","deleted_at":null}]},{"id":1502,"advisory_board_id":21,"next_meeting":"2013-02-05 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":103,"locale":"bg","advisory_board_meeting_id":1502,"description":"","deleted_at":null},{"id":104,"locale":"en","advisory_board_meeting_id":1502,"description":"","deleted_at":null}]},{"id":1503,"advisory_board_id":21,"next_meeting":"2013-04-23 00:00:00","created_at":"2023-12-19T07:41:25.000000Z","updated_at":"2023-12-19T07:41:25.000000Z","deleted_at":null,"description":"","translations":[{"id":105,"locale":"bg","advisory_board_meeting_id":1503,"description":"","deleted_at":null},{"id":106,"locale":"en","advisory_board_meeting_id":1503,"description":"","deleted_at":null}]},{"id":1504,"advisory_board_id":21,"next_meeting":"2013-10-07 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":121,"locale":"bg","advisory_board_meeting_id":1504,"description":"","deleted_at":null},{"id":122,"locale":"en","advisory_board_meeting_id":1504,"description":"","deleted_at":null}]},{"id":1505,"advisory_board_id":21,"next_meeting":"2013-10-29 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":123,"locale":"bg","advisory_board_meeting_id":1505,"description":"","deleted_at":null},{"id":124,"locale":"en","advisory_board_meeting_id":1505,"description":"","deleted_at":null}]},{"id":1506,"advisory_board_id":21,"next_meeting":"2013-12-06 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":125,"locale":"bg","advisory_board_meeting_id":1506,"description":"","deleted_at":null},{"id":126,"locale":"en","advisory_board_meeting_id":1506,"description":"","deleted_at":null}]},{"id":2001,"advisory_board_id":21,"next_meeting":"2014-04-30 00:00:00","created_at":"2023-12-19T07:41:26.000000Z","updated_at":"2023-12-19T07:41:26.000000Z","deleted_at":null,"description":"","translations":[{"id":135,"locale":"bg","advisory_board_meeting_id":2001,"description":"","deleted_at":null},{"id":136,"locale":"en","advisory_board_meeting_id":2001,"description":"","deleted_at":null}]},{"id":118,"advisory_board_id":21,"next_meeting":"2021-11-02 00:00:00","created_at":"2025-11-20T12:31:35.000000Z","updated_at":"2025-11-20T12:31:35.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","translations":[{"id":560,"locale":"bg","advisory_board_meeting_id":118,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":561,"locale":"en","advisory_board_meeting_id":118,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 02.11.2021 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":119,"advisory_board_id":21,"next_meeting":"2022-03-28 00:00:00","created_at":"2025-11-20T12:38:41.000000Z","updated_at":"2025-11-20T12:38:41.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","translations":[{"id":562,"locale":"bg","advisory_board_meeting_id":119,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":563,"locale":"en","advisory_board_meeting_id":119,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 28.03.2022 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":120,"advisory_board_id":21,"next_meeting":"2022-06-10 00:00:00","created_at":"2025-11-20T12:47:16.000000Z","updated_at":"2025-11-20T12:47:16.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","translations":[{"id":564,"locale":"bg","advisory_board_meeting_id":120,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":565,"locale":"en","advisory_board_meeting_id":120,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 10.06.2022 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":121,"advisory_board_id":21,"next_meeting":"2023-02-21 00:00:00","created_at":"2025-11-20T12:50:11.000000Z","updated_at":"2025-11-20T12:50:11.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","translations":[{"id":566,"locale":"bg","advisory_board_meeting_id":121,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":567,"locale":"en","advisory_board_meeting_id":121,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 21.02.2023 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":124,"advisory_board_id":21,"next_meeting":"2023-11-30 00:00:00","created_at":"2025-11-21T09:32:28.000000Z","updated_at":"2025-11-21T09:32:28.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","translations":[{"id":572,"locale":"bg","advisory_board_meeting_id":124,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":573,"locale":"en","advisory_board_meeting_id":124,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 30.11.2023 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":125,"advisory_board_id":21,"next_meeting":"2024-02-23 00:00:00","created_at":"2025-11-21T09:34:53.000000Z","updated_at":"2025-11-21T09:34:53.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","translations":[{"id":574,"locale":"bg","advisory_board_meeting_id":125,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":575,"locale":"en","advisory_board_meeting_id":125,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 23.02.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":126,"advisory_board_id":21,"next_meeting":"2024-06-06 00:00:00","created_at":"2025-11-21T09:37:32.000000Z","updated_at":"2025-11-21T09:37:32.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","translations":[{"id":576,"locale":"bg","advisory_board_meeting_id":126,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":577,"locale":"en","advisory_board_meeting_id":126,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 06.06.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":127,"advisory_board_id":21,"next_meeting":"2024-10-24 00:00:00","created_at":"2025-11-21T09:39:30.000000Z","updated_at":"2025-11-21T09:39:30.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","translations":[{"id":578,"locale":"bg","advisory_board_meeting_id":127,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":579,"locale":"en","advisory_board_meeting_id":127,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 24.10.2024 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":128,"advisory_board_id":21,"next_meeting":"2025-02-07 00:00:00","created_at":"2025-11-21T09:41:42.000000Z","updated_at":"2025-11-21T09:41:42.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","translations":[{"id":580,"locale":"bg","advisory_board_meeting_id":128,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":581,"locale":"en","advisory_board_meeting_id":128,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 07.02.2025 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":129,"advisory_board_id":21,"next_meeting":"2025-06-26 00:00:00","created_at":"2025-11-21T09:47:30.000000Z","updated_at":"2025-11-21T09:47:30.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","translations":[{"id":582,"locale":"bg","advisory_board_meeting_id":129,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":583,"locale":"en","advisory_board_meeting_id":129,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 26.06.2025 \u0433.&lt;\/p&gt;","deleted_at":null}]},{"id":130,"advisory_board_id":21,"next_meeting":"2025-10-31 00:00:00","created_at":"2025-11-21T11:39:35.000000Z","updated_at":"2025-11-21T11:39:35.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 31.10.2025 \u0433.&lt;\/p&gt;","translations":[{"id":584,"locale":"bg","advisory_board_meeting_id":130,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 \u043d\u0430 31.10.2025 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":585,"locale":"en","advisory_board_meeting_id":130,"description":"&lt;p&gt;Meeting on October 31, 2025&lt;\/p&gt;","deleted_at":null}]},{"id":162,"advisory_board_id":21,"next_meeting":"2026-02-12 00:00:00","created_at":"2026-04-02T12:20:45.000000Z","updated_at":"2026-04-02T12:20:45.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 12.02.2026 \u0433.&lt;\/p&gt;","translations":[{"id":648,"locale":"bg","advisory_board_meeting_id":162,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 12.02.2026 \u0433.&lt;\/p&gt;","deleted_at":null},{"id":649,"locale":"en","advisory_board_meeting_id":162,"description":"&lt;p&gt;\u0417\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u0435 12.02.2026 \u0433.&lt;\/p&gt;","deleted_at":null}]}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -502,51 +505,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/31/view" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/43/view" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/12/view" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/13/view" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/11/view" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/201/view" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/1801/view" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/bg/advisory-boards/21/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12148.605" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12712.467" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
@@ -727,92 +730,92 @@
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8">
         <v>2</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9">
         <v>2</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>