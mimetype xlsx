--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1350,291 +1350,291 @@
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>356</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26">
         <v>588</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>27</v>
       </c>
       <c r="B27">
-        <v>532</v>
+        <v>528</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30">
         <v>738</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31">
         <v>682</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33">
         <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36">
         <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>37</v>
       </c>
       <c r="B37">
         <v>1042</v>
       </c>
@@ -1662,51 +1662,51 @@
       <c r="B40">
         <v>307</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41">
         <v>472</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>42</v>
       </c>
       <c r="B42">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45">
         <v>687</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
@@ -1734,51 +1734,51 @@
       <c r="B49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>52</v>
       </c>
       <c r="B52">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>53</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55">
         <v>1</v>
       </c>
@@ -1886,91 +1886,91 @@
       <c r="B68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>69</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>71</v>
       </c>
       <c r="B71">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>72</v>
       </c>
       <c r="B72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>73</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>74</v>
       </c>
       <c r="B74">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>75</v>
       </c>
       <c r="B75">
         <v>44</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>76</v>
       </c>
       <c r="B76">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>77</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>78</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>79</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
@@ -2198,163 +2198,163 @@
       <c r="B107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>107</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>108</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>47</v>
       </c>
       <c r="B110">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>109</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>109</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>110</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>48</v>
       </c>
       <c r="B114">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>111</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>112</v>
       </c>
       <c r="B117">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>113</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>114</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>115</v>
       </c>
       <c r="B120">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>50</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>51</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>116</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>117</v>
       </c>
       <c r="B124">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>118</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>119</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>52</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
@@ -2382,51 +2382,51 @@
       <c r="B130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>123</v>
       </c>
       <c r="B131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>124</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>125</v>
       </c>
       <c r="B133">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>126</v>
       </c>
       <c r="B134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>127</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>128</v>
       </c>
       <c r="B136">
         <v>0</v>
       </c>
@@ -2438,51 +2438,51 @@
       <c r="B137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>130</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
         <v>131</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>132</v>
       </c>
       <c r="B140">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>133</v>
       </c>
       <c r="B141">
         <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>134</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>135</v>
       </c>
       <c r="B143">
         <v>0</v>
       </c>
@@ -2886,107 +2886,107 @@
       <c r="B193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
         <v>185</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
         <v>186</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
         <v>187</v>
       </c>
       <c r="B196">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
         <v>188</v>
       </c>
       <c r="B197">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
         <v>54</v>
       </c>
       <c r="B198">
         <v>38</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
         <v>55</v>
       </c>
       <c r="B199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
         <v>189</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
         <v>190</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
         <v>191</v>
       </c>
       <c r="B202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
         <v>56</v>
       </c>
       <c r="B203">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
         <v>192</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
         <v>193</v>
       </c>
       <c r="B205">
         <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
         <v>194</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
@@ -3118,107 +3118,107 @@
       <c r="B222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" t="s">
         <v>210</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224" t="s">
         <v>211</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225" t="s">
         <v>212</v>
       </c>
       <c r="B225">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226" t="s">
         <v>213</v>
       </c>
       <c r="B226">
         <v>29</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227" t="s">
         <v>214</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228" t="s">
         <v>215</v>
       </c>
       <c r="B228">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229" t="s">
         <v>216</v>
       </c>
       <c r="B229">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230" t="s">
         <v>217</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231" t="s">
         <v>218</v>
       </c>
       <c r="B231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232" t="s">
         <v>219</v>
       </c>
       <c r="B232">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233" t="s">
         <v>220</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234" t="s">
         <v>221</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" t="s">
         <v>222</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
@@ -3350,59 +3350,59 @@
       <c r="B251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252" t="s">
         <v>235</v>
       </c>
       <c r="B252">
         <v>33</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253" t="s">
         <v>236</v>
       </c>
       <c r="B253">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254" t="s">
         <v>237</v>
       </c>
       <c r="B254">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255" t="s">
         <v>238</v>
       </c>
       <c r="B255">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256" t="s">
         <v>239</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257" t="s">
         <v>62</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:2">
       <c r="A258" t="s">
         <v>240</v>
       </c>
       <c r="B258">
         <v>13</v>
       </c>
@@ -3670,139 +3670,139 @@
       <c r="B291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:2">
       <c r="A292" t="s">
         <v>270</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:2">
       <c r="A293" t="s">
         <v>69</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:2">
       <c r="A294" t="s">
         <v>271</v>
       </c>
       <c r="B294">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="295" spans="1:2">
       <c r="A295" t="s">
         <v>272</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:2">
       <c r="A296" t="s">
         <v>273</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:2">
       <c r="A297" t="s">
         <v>274</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:2">
       <c r="A298" t="s">
         <v>275</v>
       </c>
       <c r="B298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:2">
       <c r="A299" t="s">
         <v>276</v>
       </c>
       <c r="B299">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:2">
       <c r="A300" t="s">
         <v>277</v>
       </c>
       <c r="B300">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="301" spans="1:2">
       <c r="A301" t="s">
         <v>278</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:2">
       <c r="A302" t="s">
         <v>279</v>
       </c>
       <c r="B302">
         <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:2">
       <c r="A303" t="s">
         <v>280</v>
       </c>
       <c r="B303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:2">
       <c r="A304" t="s">
         <v>281</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:2">
       <c r="A305" t="s">
         <v>282</v>
       </c>
       <c r="B305">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:2">
       <c r="A306" t="s">
         <v>283</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:2">
       <c r="A307" t="s">
         <v>284</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:2">
       <c r="A308" t="s">
         <v>285</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
@@ -3830,51 +3830,51 @@
       <c r="B311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:2">
       <c r="A312" t="s">
         <v>289</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:2">
       <c r="A313" t="s">
         <v>290</v>
       </c>
       <c r="B313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:2">
       <c r="A314" t="s">
         <v>70</v>
       </c>
       <c r="B314">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="315" spans="1:2">
       <c r="A315" t="s">
         <v>291</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:2">
       <c r="A316" t="s">
         <v>292</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:2">
       <c r="A317" t="s">
         <v>293</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
@@ -4022,51 +4022,51 @@
       <c r="B335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:2">
       <c r="A336" t="s">
         <v>310</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:2">
       <c r="A337" t="s">
         <v>311</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:2">
       <c r="A338" t="s">
         <v>73</v>
       </c>
       <c r="B338">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>