--- v3 (2026-04-13)
+++ v4 (2026-04-16)
@@ -233,560 +233,557 @@
   <si>
     <t>Комисия за финансов надзор</t>
   </si>
   <si>
     <t>Министерски съвет и неговата администрация</t>
   </si>
   <si>
     <t>278 (69.33%)</t>
   </si>
   <si>
     <t>269 (67.08%)</t>
   </si>
   <si>
     <t>60 (59.41%)</t>
   </si>
   <si>
     <t>54 (53.47%)</t>
   </si>
   <si>
     <t>21 (58.33%)</t>
   </si>
   <si>
     <t>19 (52.78%)</t>
   </si>
   <si>
+    <t>51 (72.86%)</t>
+  </si>
+  <si>
+    <t>11 (73.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на външните работи</t>
+  </si>
+  <si>
+    <t>19 (30.16%)</t>
+  </si>
+  <si>
+    <t>12 (40%)</t>
+  </si>
+  <si>
+    <t>3 (60%)</t>
+  </si>
+  <si>
+    <t>Министерство на вътрешните работи</t>
+  </si>
+  <si>
+    <t>59 (16.12%)</t>
+  </si>
+  <si>
+    <t>55 (15.03%)</t>
+  </si>
+  <si>
+    <t>10 (17.54%)</t>
+  </si>
+  <si>
+    <t>30 (17.65%)</t>
+  </si>
+  <si>
+    <t>29 (17.06%)</t>
+  </si>
+  <si>
+    <t>6 (17.65%)</t>
+  </si>
+  <si>
+    <t>Министерство на електронното управление</t>
+  </si>
+  <si>
+    <t>12 (34.29%)</t>
+  </si>
+  <si>
+    <t>7 (35%)</t>
+  </si>
+  <si>
+    <t>2 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на енергетиката</t>
+  </si>
+  <si>
+    <t>29 (35.37%)</t>
+  </si>
+  <si>
+    <t>28 (34.15%)</t>
+  </si>
+  <si>
+    <t>3 (23.08%)</t>
+  </si>
+  <si>
+    <t>7 (33.33%)</t>
+  </si>
+  <si>
+    <t>4 (26.67%)</t>
+  </si>
+  <si>
+    <t>Министерство на здравеопазването</t>
+  </si>
+  <si>
+    <t>371 (62.25%)</t>
+  </si>
+  <si>
+    <t>368 (61.74%)</t>
+  </si>
+  <si>
+    <t>48 (57.83%)</t>
+  </si>
+  <si>
+    <t>46 (55.42%)</t>
+  </si>
+  <si>
+    <t>215 (61.78%)</t>
+  </si>
+  <si>
+    <t>23 (71.88%)</t>
+  </si>
+  <si>
+    <t>24 (68.57%)</t>
+  </si>
+  <si>
+    <t>Министерство на земеделието и храните</t>
+  </si>
+  <si>
+    <t>269 (35.77%)</t>
+  </si>
+  <si>
+    <t>262 (34.84%)</t>
+  </si>
+  <si>
+    <t>124 (50.2%)</t>
+  </si>
+  <si>
+    <t>121 (48.99%)</t>
+  </si>
+  <si>
+    <t>92 (24.02%)</t>
+  </si>
+  <si>
+    <t>91 (23.76%)</t>
+  </si>
+  <si>
+    <t>27 (71.05%)</t>
+  </si>
+  <si>
+    <t>5 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на икономиката и индустрията</t>
+  </si>
+  <si>
+    <t>161 (55.52%)</t>
+  </si>
+  <si>
+    <t>54 (52.94%)</t>
+  </si>
+  <si>
+    <t>49 (60.49%)</t>
+  </si>
+  <si>
+    <t>37 (57.81%)</t>
+  </si>
+  <si>
+    <t>4 (44.44%)</t>
+  </si>
+  <si>
+    <t>Министерство на иновациите и растежа</t>
+  </si>
+  <si>
+    <t>6 (28.57%)</t>
+  </si>
+  <si>
+    <t>Министерство на културата</t>
+  </si>
+  <si>
+    <t>45 (25.86%)</t>
+  </si>
+  <si>
+    <t>42 (24.14%)</t>
+  </si>
+  <si>
+    <t>11 (20.75%)</t>
+  </si>
+  <si>
+    <t>10 (18.87%)</t>
+  </si>
+  <si>
+    <t>10 (22.73%)</t>
+  </si>
+  <si>
+    <t>9 (20.45%)</t>
+  </si>
+  <si>
+    <t>7 (29.17%)</t>
+  </si>
+  <si>
+    <t>6 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на младежта и спорта</t>
+  </si>
+  <si>
+    <t>52 (53.06%)</t>
+  </si>
+  <si>
+    <t>50 (51.02%)</t>
+  </si>
+  <si>
+    <t>10 (32.26%)</t>
+  </si>
+  <si>
+    <t>23 (57.5%)</t>
+  </si>
+  <si>
+    <t>7 (87.5%)</t>
+  </si>
+  <si>
+    <t>3 (75%)</t>
+  </si>
+  <si>
+    <t>Министерство на образованието и науката</t>
+  </si>
+  <si>
+    <t>270 (21.48%)</t>
+  </si>
+  <si>
+    <t>70 (22.65%)</t>
+  </si>
+  <si>
+    <t>34 (7.41%)</t>
+  </si>
+  <si>
+    <t>18 (48.65%)</t>
+  </si>
+  <si>
+    <t>24 (43.64%)</t>
+  </si>
+  <si>
+    <t>Министерство на околната среда и водите</t>
+  </si>
+  <si>
+    <t>284 (62.56%)</t>
+  </si>
+  <si>
+    <t>64 (53.78%)</t>
+  </si>
+  <si>
+    <t>103 (65.61%)</t>
+  </si>
+  <si>
+    <t>67 (78.82%)</t>
+  </si>
+  <si>
+    <t>11 (61.11%)</t>
+  </si>
+  <si>
+    <t>Министерство на отбраната</t>
+  </si>
+  <si>
+    <t>98 (41.18%)</t>
+  </si>
+  <si>
+    <t>34 (35.42%)</t>
+  </si>
+  <si>
+    <t>12 (80%)</t>
+  </si>
+  <si>
+    <t>19 (45.24%)</t>
+  </si>
+  <si>
+    <t>Министерство на правосъдието</t>
+  </si>
+  <si>
+    <t>128 (38.79%)</t>
+  </si>
+  <si>
+    <t>124 (37.58%)</t>
+  </si>
+  <si>
+    <t>18 (38.3%)</t>
+  </si>
+  <si>
+    <t>19 (20.65%)</t>
+  </si>
+  <si>
+    <t>64 (46.72%)</t>
+  </si>
+  <si>
+    <t>61 (44.53%)</t>
+  </si>
+  <si>
+    <t>3 (33.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на регионалното развитие и благоустройството</t>
+  </si>
+  <si>
+    <t>100 (32.26%)</t>
+  </si>
+  <si>
+    <t>96 (30.97%)</t>
+  </si>
+  <si>
+    <t>20 (28.99%)</t>
+  </si>
+  <si>
+    <t>18 (26.09%)</t>
+  </si>
+  <si>
+    <t>25 (20.83%)</t>
+  </si>
+  <si>
+    <t>22 (57.89%)</t>
+  </si>
+  <si>
+    <t>4 (33.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на транспорта и съобщенията</t>
+  </si>
+  <si>
+    <t>323 (66.32%)</t>
+  </si>
+  <si>
+    <t>322 (66.12%)</t>
+  </si>
+  <si>
+    <t>32 (62.75%)</t>
+  </si>
+  <si>
+    <t>31 (60.78%)</t>
+  </si>
+  <si>
+    <t>175 (69.17%)</t>
+  </si>
+  <si>
+    <t>56 (70%)</t>
+  </si>
+  <si>
+    <t>Министерство на труда и социалната политика</t>
+  </si>
+  <si>
+    <t>29 (16.76%)</t>
+  </si>
+  <si>
+    <t>22 (12.72%)</t>
+  </si>
+  <si>
+    <t>14 (22.22%)</t>
+  </si>
+  <si>
+    <t>11 (17.46%)</t>
+  </si>
+  <si>
+    <t>4 (17.39%)</t>
+  </si>
+  <si>
+    <t>2 (11.76%)</t>
+  </si>
+  <si>
+    <t>1 (5.88%)</t>
+  </si>
+  <si>
+    <t>Министерство на туризма</t>
+  </si>
+  <si>
+    <t>19 (50%)</t>
+  </si>
+  <si>
+    <t>3 (37.5%)</t>
+  </si>
+  <si>
+    <t>5 (71.43%)</t>
+  </si>
+  <si>
+    <t>9 (47.37%)</t>
+  </si>
+  <si>
+    <t>Министерство на финансите</t>
+  </si>
+  <si>
+    <t>269 (44.24%)</t>
+  </si>
+  <si>
+    <t>257 (42.27%)</t>
+  </si>
+  <si>
+    <t>86 (49.43%)</t>
+  </si>
+  <si>
+    <t>83 (47.7%)</t>
+  </si>
+  <si>
+    <t>61 (40.13%)</t>
+  </si>
+  <si>
+    <t>60 (39.47%)</t>
+  </si>
+  <si>
+    <t>71 (39.89%)</t>
+  </si>
+  <si>
+    <t>70 (39.33%)</t>
+  </si>
+  <si>
+    <t>17 (43.59%)</t>
+  </si>
+  <si>
+    <t>16 (41.03%)</t>
+  </si>
+  <si>
+    <t>Национален статистически институт</t>
+  </si>
+  <si>
+    <t>Национален съвет по цени и реимбурсиране на лекарствените продукти</t>
+  </si>
+  <si>
+    <t>51 (62.2%)</t>
+  </si>
+  <si>
+    <t>49 (59.76%)</t>
+  </si>
+  <si>
+    <t>51 (62.96%)</t>
+  </si>
+  <si>
+    <t>Национална агенция за оценяване и акредитация</t>
+  </si>
+  <si>
+    <t>Национална служба за охрана</t>
+  </si>
+  <si>
+    <t>Областна администрация - Габрово</t>
+  </si>
+  <si>
+    <t>Акт на областен управител</t>
+  </si>
+  <si>
+    <t>Ненормативен акт на областен управител</t>
+  </si>
+  <si>
+    <t>Областна администрация - Търговище</t>
+  </si>
+  <si>
+    <t>Областна администрация - Хасково</t>
+  </si>
+  <si>
+    <t>Областна администрация - Шумен</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Аврен</t>
+  </si>
+  <si>
     <t>Акт на общински съвет</t>
   </si>
   <si>
-    <t>51 (72.86%)</t>
-[...424 lines deleted...]
-  <si>
     <t>Общинска администрация - Айтос</t>
   </si>
   <si>
     <t>3 (6.98%)</t>
   </si>
   <si>
     <t>3 (7.32%)</t>
   </si>
   <si>
     <t>Ненормативен акт на общински съвет</t>
   </si>
   <si>
     <t>Общинска администрация - Аксаково</t>
   </si>
   <si>
     <t>Общинска администрация - Батак</t>
   </si>
   <si>
     <t>Общинска администрация - Белене</t>
   </si>
   <si>
     <t>Общинска администрация - Белослав</t>
   </si>
   <si>
     <t>Общинска администрация - Бургас</t>
   </si>
   <si>
     <t>76 (43.93%)</t>
   </si>
   <si>
     <t>14 (8.09%)</t>
   </si>
   <si>
     <t>69 (42.86%)</t>
   </si>
   <si>
     <t>7 (4.35%)</t>
   </si>
   <si>
     <t>7 (63.64%)</t>
   </si>
   <si>
     <t>Общинска администрация - Варна</t>
   </si>
   <si>
-    <t>2 (3.92%)</t>
-[...2 lines deleted...]
-    <t>1 (1.96%)</t>
+    <t>2 (3.85%)</t>
+  </si>
+  <si>
+    <t>1 (1.92%)</t>
   </si>
   <si>
     <t>1 (2.44%)</t>
   </si>
   <si>
     <t>Общинска администрация - Велинград</t>
   </si>
   <si>
     <t>10 (14.29%)</t>
   </si>
   <si>
     <t>4 (5.71%)</t>
   </si>
   <si>
     <t>10 (14.93%)</t>
   </si>
   <si>
     <t>4 (5.97%)</t>
   </si>
   <si>
     <t>Общинска администрация - Ветрино</t>
   </si>
   <si>
     <t>Общинска администрация - Вълчи дол</t>
   </si>
   <si>
     <t>Общинска администрация - Горна Оряховица</t>
   </si>
   <si>
-    <t>3 (50%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Общинска администрация - Две могили</t>
   </si>
   <si>
     <t>2 (4.88%)</t>
   </si>
   <si>
     <t>2 (7.69%)</t>
   </si>
   <si>
     <t>Общинска администрация - Девин</t>
   </si>
   <si>
     <t>7 (22.58%)</t>
   </si>
   <si>
     <t>7 (25.93%)</t>
   </si>
   <si>
     <t>Общинска администрация - Добричка</t>
   </si>
   <si>
     <t>1 (9.09%)</t>
   </si>
   <si>
     <t>Общинска администрация - Долна баня</t>
@@ -911,87 +908,90 @@
   <si>
     <t>10 (9.8%)</t>
   </si>
   <si>
     <t>47 (54.02%)</t>
   </si>
   <si>
     <t>6 (6.9%)</t>
   </si>
   <si>
     <t>Общинска администрация - Николаево</t>
   </si>
   <si>
     <t>4 (12.9%)</t>
   </si>
   <si>
     <t>2 (8.33%)</t>
   </si>
   <si>
     <t>1 (4.17%)</t>
   </si>
   <si>
     <t>Общинска администрация - Никопол</t>
   </si>
   <si>
-    <t>3 (15.79%)</t>
+    <t>3 (15%)</t>
   </si>
   <si>
     <t>3 (18.75%)</t>
   </si>
   <si>
     <t>Общинска администрация - Нова Загора</t>
   </si>
   <si>
     <t>5 (7.94%)</t>
   </si>
   <si>
     <t>5 (9.09%)</t>
   </si>
   <si>
     <t>Общинска администрация - Ново село</t>
   </si>
   <si>
     <t>Общинска администрация - Омуртаг</t>
   </si>
   <si>
     <t>Общинска администрация - Перущица</t>
   </si>
   <si>
     <t>Общинска администрация - Приморско</t>
   </si>
   <si>
     <t>11 (33.33%)</t>
   </si>
   <si>
     <t>4 (12.12%)</t>
   </si>
   <si>
     <t>Общинска администрация - Провадия</t>
   </si>
   <si>
     <t>4 (25%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Първомай</t>
   </si>
   <si>
     <t>Общинска администрация - Раднево</t>
   </si>
   <si>
     <t>12 (20.69%)</t>
   </si>
   <si>
     <t>1 (1.72%)</t>
   </si>
   <si>
     <t>8 (17.02%)</t>
   </si>
   <si>
     <t>1 (2.13%)</t>
   </si>
   <si>
     <t>Общинска администрация - Разлог</t>
   </si>
   <si>
     <t>Общинска администрация - Ракитово</t>
   </si>
   <si>
     <t>Общинска администрация - Рила</t>
   </si>
@@ -1459,54 +1459,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F455"/>
+  <dimension ref="A1:F457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A452" sqref="A452"/>
+      <selection activeCell="A454" sqref="A454"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
@@ -2874,6199 +2874,6225 @@
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B83">
         <v>401</v>
       </c>
       <c r="C83" t="s">
         <v>67</v>
       </c>
       <c r="D83" t="s">
         <v>68</v>
       </c>
       <c r="E83">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F83">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85">
         <v>101</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
       <c r="E85">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F85">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86">
         <v>36</v>
       </c>
       <c r="C86" t="s">
         <v>71</v>
       </c>
       <c r="D86" t="s">
         <v>72</v>
       </c>
       <c r="E86">
         <v>4</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>18</v>
+      </c>
+      <c r="B87">
+        <v>70</v>
+      </c>
+      <c r="C87" t="s">
         <v>73</v>
       </c>
-      <c r="B87">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="D87" t="s">
+        <v>73</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B88">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>74</v>
       </c>
       <c r="D88" t="s">
         <v>74</v>
       </c>
       <c r="E88">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" t="s">
-        <v>27</v>
+      <c r="A89" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="B89">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="C89" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D89" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F89">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C90" t="s">
+      <c r="A90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>10</v>
+      </c>
+      <c r="B91">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
         <v>77</v>
       </c>
-      <c r="D90" t="s">
+      <c r="D91" t="s">
         <v>77</v>
       </c>
-      <c r="E90">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B92">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>11</v>
+      </c>
+      <c r="C92">
+        <v>0</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F92">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B93">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="C93" t="s">
+        <v>78</v>
+      </c>
+      <c r="D93" t="s">
+        <v>78</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" t="s">
-        <v>18</v>
+      <c r="A94" s="1" t="s">
+        <v>79</v>
       </c>
       <c r="B94">
+        <v>366</v>
+      </c>
+      <c r="C94" t="s">
+        <v>80</v>
+      </c>
+      <c r="D94" t="s">
+        <v>81</v>
+      </c>
+      <c r="E94">
+        <v>26</v>
+      </c>
+      <c r="F94">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96">
+        <v>57</v>
+      </c>
+      <c r="C96" t="s">
+        <v>82</v>
+      </c>
+      <c r="D96" t="s">
+        <v>82</v>
+      </c>
+      <c r="E96">
         <v>5</v>
       </c>
-      <c r="C94" t="s">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="F96">
+        <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B97">
-        <v>57</v>
+        <v>170</v>
       </c>
       <c r="C97" t="s">
         <v>83</v>
       </c>
       <c r="D97" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E97">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F97">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B98">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="C98" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D98" t="s">
         <v>85</v>
       </c>
       <c r="E98">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F98">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B99">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C99" t="s">
+        <v>23</v>
+      </c>
+      <c r="D99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D99" t="s">
-[...2 lines deleted...]
-      <c r="E99">
+      <c r="B100">
+        <v>35</v>
+      </c>
+      <c r="C100" t="s">
+        <v>87</v>
+      </c>
+      <c r="D100" t="s">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>4</v>
+      </c>
+      <c r="F100">
         <v>2</v>
       </c>
-      <c r="F99">
-[...21 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C101" t="s">
+      <c r="A101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102">
+        <v>20</v>
+      </c>
+      <c r="C102" t="s">
         <v>88</v>
       </c>
-      <c r="D101" t="s">
+      <c r="D102" t="s">
         <v>88</v>
       </c>
-      <c r="E101">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E102">
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B103">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="C103">
+        <v>0</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>18</v>
+      </c>
+      <c r="B104">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>89</v>
+      </c>
+      <c r="D104" t="s">
+        <v>89</v>
+      </c>
+      <c r="E104">
+        <v>3</v>
+      </c>
+      <c r="F104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B105">
+        <v>82</v>
+      </c>
+      <c r="C105" t="s">
+        <v>91</v>
+      </c>
+      <c r="D105" t="s">
+        <v>92</v>
+      </c>
+      <c r="E105">
+        <v>7</v>
+      </c>
+      <c r="F105">
         <v>12</v>
       </c>
-      <c r="B104">
-[...33 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D106" t="s">
+      <c r="A106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107">
+        <v>13</v>
+      </c>
+      <c r="C107" t="s">
         <v>93</v>
       </c>
-      <c r="E106">
+      <c r="D107" t="s">
+        <v>23</v>
+      </c>
+      <c r="E107">
         <v>7</v>
       </c>
-      <c r="F106">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F107">
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B108">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C108" t="s">
         <v>94</v>
       </c>
       <c r="D108" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="E108">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F108">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B109">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C109" t="s">
         <v>95</v>
       </c>
       <c r="D109" t="s">
         <v>95</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B110">
+        <v>1</v>
+      </c>
+      <c r="C110">
+        <v>0</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B111">
+        <v>596</v>
+      </c>
+      <c r="C111" t="s">
+        <v>97</v>
+      </c>
+      <c r="D111" t="s">
+        <v>98</v>
+      </c>
+      <c r="E111">
         <v>15</v>
       </c>
-      <c r="C110" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F111">
-        <v>0</v>
+        <v>71</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D112" t="s">
+      <c r="A112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113">
+        <v>83</v>
+      </c>
+      <c r="C113" t="s">
         <v>99</v>
       </c>
-      <c r="E112">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D113" t="s">
+        <v>100</v>
+      </c>
+      <c r="E113">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B114">
-        <v>83</v>
+        <v>348</v>
       </c>
       <c r="C114" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D114" t="s">
         <v>101</v>
       </c>
       <c r="E114">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F114">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B115">
-        <v>348</v>
+        <v>32</v>
       </c>
       <c r="C115" t="s">
         <v>102</v>
       </c>
       <c r="D115" t="s">
         <v>102</v>
       </c>
       <c r="E115">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F115">
-        <v>26</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B116">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C116" t="s">
         <v>103</v>
       </c>
       <c r="D116" t="s">
         <v>103</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" t="s">
-        <v>27</v>
+      <c r="A117" s="1" t="s">
+        <v>104</v>
       </c>
       <c r="B117">
-        <v>35</v>
+        <v>752</v>
       </c>
       <c r="C117" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D117" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F117">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D118" t="s">
+      <c r="A118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" t="s">
+        <v>10</v>
+      </c>
+      <c r="B119">
+        <v>247</v>
+      </c>
+      <c r="C119" t="s">
         <v>107</v>
       </c>
-      <c r="E118">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D119" t="s">
+        <v>108</v>
+      </c>
+      <c r="E119">
+        <v>4</v>
+      </c>
+      <c r="F119">
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B120">
-        <v>246</v>
+        <v>383</v>
       </c>
       <c r="C120" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D120" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E120">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F120">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B121">
-        <v>382</v>
+        <v>38</v>
       </c>
       <c r="C121" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D121" t="s">
         <v>111</v>
       </c>
       <c r="E121">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F121">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B122">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C122" t="s">
         <v>112</v>
       </c>
       <c r="D122" t="s">
         <v>112</v>
       </c>
       <c r="E122">
+        <v>1</v>
+      </c>
+      <c r="F122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B123">
+        <v>290</v>
+      </c>
+      <c r="C123" t="s">
+        <v>114</v>
+      </c>
+      <c r="D123" t="s">
+        <v>114</v>
+      </c>
+      <c r="E123">
+        <v>3</v>
+      </c>
+      <c r="F123">
         <v>4</v>
       </c>
-      <c r="F122">
-[...21 lines deleted...]
-      </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C124" t="s">
+      <c r="A124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" t="s">
+        <v>10</v>
+      </c>
+      <c r="B125">
+        <v>102</v>
+      </c>
+      <c r="C125" t="s">
         <v>115</v>
       </c>
-      <c r="D124" t="s">
+      <c r="D125" t="s">
         <v>115</v>
       </c>
-      <c r="E124">
+      <c r="E125">
         <v>3</v>
       </c>
-      <c r="F124">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F125">
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B126">
-        <v>102</v>
+        <v>81</v>
       </c>
       <c r="C126" t="s">
         <v>116</v>
       </c>
       <c r="D126" t="s">
         <v>116</v>
       </c>
       <c r="E126">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B127">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="C127" t="s">
         <v>117</v>
       </c>
       <c r="D127" t="s">
         <v>117</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B128">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>118</v>
       </c>
       <c r="D128" t="s">
         <v>118</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129">
+        <v>21</v>
+      </c>
+      <c r="C129" t="s">
+        <v>120</v>
+      </c>
+      <c r="D129" t="s">
+        <v>120</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
         <v>2</v>
       </c>
     </row>
-    <row r="129" spans="1:6">
-[...18 lines deleted...]
-    </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="2" t="s">
-        <v>9</v>
+      <c r="A131" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131">
+        <v>10</v>
+      </c>
+      <c r="C131">
+        <v>0</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B132">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="C132" t="s">
+        <v>21</v>
+      </c>
+      <c r="D132" t="s">
+        <v>21</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B133">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C133" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="D133" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B134">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C134" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="D134" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" t="s">
-        <v>27</v>
+      <c r="A135" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="B135">
-        <v>2</v>
+        <v>174</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="D135" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F135">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D136" t="s">
+      <c r="A136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137">
+        <v>53</v>
+      </c>
+      <c r="C137" t="s">
         <v>124</v>
       </c>
-      <c r="E136">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D137" t="s">
+        <v>125</v>
+      </c>
+      <c r="E137">
+        <v>1</v>
+      </c>
+      <c r="F137">
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B138">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="C138" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D138" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F138">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B139">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="C139" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D139" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E139">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F139">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B140">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="C140" t="s">
-        <v>129</v>
+        <v>8</v>
       </c>
       <c r="D140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="E140">
-[...9 lines deleted...]
-      </c>
       <c r="B141">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="C141" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>132</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D142" t="s">
+      <c r="A142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143">
+        <v>31</v>
+      </c>
+      <c r="C143" t="s">
         <v>133</v>
       </c>
-      <c r="E142">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D143" t="s">
+        <v>133</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B144">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C144" t="s">
         <v>134</v>
       </c>
       <c r="D144" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B145">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
         <v>135</v>
       </c>
       <c r="D145" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B146">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>136</v>
       </c>
       <c r="D146" t="s">
         <v>136</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" t="s">
-        <v>27</v>
+      <c r="A147" s="1" t="s">
+        <v>137</v>
       </c>
       <c r="B147">
-        <v>4</v>
+        <v>1257</v>
       </c>
       <c r="C147" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D147" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F147">
-        <v>0</v>
+        <v>270</v>
       </c>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C148" t="s">
+      <c r="A148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" t="s">
+        <v>10</v>
+      </c>
+      <c r="B149">
+        <v>309</v>
+      </c>
+      <c r="C149" t="s">
         <v>139</v>
       </c>
-      <c r="D148" t="s">
+      <c r="D149" t="s">
         <v>139</v>
       </c>
-      <c r="E148">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E149">
+        <v>14</v>
+      </c>
+      <c r="F149">
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B150">
-        <v>309</v>
+        <v>459</v>
       </c>
       <c r="C150" t="s">
         <v>140</v>
       </c>
       <c r="D150" t="s">
         <v>140</v>
       </c>
       <c r="E150">
         <v>14</v>
       </c>
       <c r="F150">
-        <v>16</v>
+        <v>117</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B151">
-        <v>459</v>
+        <v>37</v>
       </c>
       <c r="C151" t="s">
         <v>141</v>
       </c>
       <c r="D151" t="s">
         <v>141</v>
       </c>
       <c r="E151">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F151">
-        <v>116</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B152">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C152" t="s">
         <v>142</v>
       </c>
       <c r="D152" t="s">
         <v>142</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" t="s">
-        <v>27</v>
+      <c r="A153" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="B153">
-        <v>55</v>
+        <v>454</v>
       </c>
       <c r="C153" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D153" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F153">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C154" t="s">
+      <c r="A154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" t="s">
+        <v>10</v>
+      </c>
+      <c r="B155">
+        <v>119</v>
+      </c>
+      <c r="C155" t="s">
         <v>145</v>
       </c>
-      <c r="D154" t="s">
+      <c r="D155" t="s">
         <v>145</v>
       </c>
-      <c r="E154">
+      <c r="E155">
         <v>3</v>
       </c>
-      <c r="F154">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F155">
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B156">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="C156" t="s">
         <v>146</v>
       </c>
       <c r="D156" t="s">
         <v>146</v>
       </c>
       <c r="E156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F156">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B157">
-        <v>156</v>
+        <v>85</v>
       </c>
       <c r="C157" t="s">
         <v>147</v>
       </c>
       <c r="D157" t="s">
         <v>147</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
+        <v>27</v>
+      </c>
+      <c r="B158">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C158" t="s">
         <v>148</v>
       </c>
       <c r="D158" t="s">
         <v>148</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" t="s">
-        <v>27</v>
+      <c r="A159" s="1" t="s">
+        <v>149</v>
       </c>
       <c r="B159">
-        <v>18</v>
+        <v>238</v>
       </c>
       <c r="C159" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D159" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E159">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F159">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="1" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="2" t="s">
-        <v>9</v>
+      <c r="A161" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161">
+        <v>31</v>
+      </c>
+      <c r="C161" t="s">
+        <v>133</v>
+      </c>
+      <c r="D161" t="s">
+        <v>133</v>
+      </c>
+      <c r="E161">
+        <v>2</v>
+      </c>
+      <c r="F161">
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B162">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="C162" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="D162" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="E162">
         <v>3</v>
       </c>
       <c r="F162">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B163">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="C163" t="s">
         <v>152</v>
       </c>
       <c r="D163" t="s">
         <v>152</v>
       </c>
       <c r="E163">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F163">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B164">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C164" t="s">
         <v>153</v>
       </c>
       <c r="D164" t="s">
         <v>153</v>
       </c>
       <c r="E164">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" t="s">
+      <c r="A165" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B165">
+        <v>330</v>
+      </c>
+      <c r="C165" t="s">
+        <v>155</v>
+      </c>
+      <c r="D165" t="s">
+        <v>156</v>
+      </c>
+      <c r="E165">
+        <v>11</v>
+      </c>
+      <c r="F165">
         <v>27</v>
       </c>
-      <c r="B165">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D166" t="s">
+      <c r="A166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>10</v>
+      </c>
+      <c r="B167">
+        <v>47</v>
+      </c>
+      <c r="C167" t="s">
         <v>157</v>
       </c>
-      <c r="E166">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D167" t="s">
+        <v>157</v>
+      </c>
+      <c r="E167">
+        <v>2</v>
+      </c>
+      <c r="F167">
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B168">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="C168" t="s">
         <v>158</v>
       </c>
       <c r="D168" t="s">
         <v>158</v>
       </c>
       <c r="E168">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F168">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B169">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="C169" t="s">
         <v>159</v>
       </c>
       <c r="D169" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E169">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F169">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B170">
-        <v>136</v>
+        <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D170" t="s">
         <v>161</v>
       </c>
       <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B171">
+        <v>310</v>
+      </c>
+      <c r="C171" t="s">
+        <v>163</v>
+      </c>
+      <c r="D171" t="s">
+        <v>164</v>
+      </c>
+      <c r="E171">
+        <v>6</v>
+      </c>
+      <c r="F171">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" t="s">
+        <v>10</v>
+      </c>
+      <c r="B173">
+        <v>69</v>
+      </c>
+      <c r="C173" t="s">
+        <v>165</v>
+      </c>
+      <c r="D173" t="s">
+        <v>166</v>
+      </c>
+      <c r="E173">
         <v>3</v>
       </c>
-      <c r="F170">
-[...45 lines deleted...]
-        <v>9</v>
+      <c r="F173">
+        <v>5</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B174">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="C174" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D174" t="s">
         <v>167</v>
       </c>
       <c r="E174">
         <v>3</v>
       </c>
       <c r="F174">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B175">
-        <v>120</v>
+        <v>38</v>
       </c>
       <c r="C175" t="s">
         <v>168</v>
       </c>
       <c r="D175" t="s">
         <v>168</v>
       </c>
       <c r="E175">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F175">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B176">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="C176" t="s">
         <v>169</v>
       </c>
       <c r="D176" t="s">
         <v>169</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" t="s">
-        <v>27</v>
+      <c r="A177" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="B177">
-        <v>12</v>
+        <v>487</v>
       </c>
       <c r="C177" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D177" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F177">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D178" t="s">
+      <c r="A178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" t="s">
+        <v>10</v>
+      </c>
+      <c r="B179">
+        <v>51</v>
+      </c>
+      <c r="C179" t="s">
         <v>173</v>
       </c>
-      <c r="E178">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D179" t="s">
+        <v>174</v>
+      </c>
+      <c r="E179">
+        <v>14</v>
+      </c>
+      <c r="F179">
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B180">
-        <v>50</v>
+        <v>253</v>
       </c>
       <c r="C180" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D180" t="s">
         <v>175</v>
       </c>
       <c r="E180">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F180">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B181">
-        <v>253</v>
+        <v>80</v>
       </c>
       <c r="C181" t="s">
         <v>176</v>
       </c>
       <c r="D181" t="s">
         <v>176</v>
       </c>
       <c r="E181">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F181">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B182">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="C182" t="s">
+        <v>95</v>
+      </c>
+      <c r="D182" t="s">
+        <v>95</v>
+      </c>
+      <c r="E182">
+        <v>0</v>
+      </c>
+      <c r="F182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D182" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B183">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="C183" t="s">
-        <v>96</v>
+        <v>178</v>
       </c>
       <c r="D183" t="s">
-        <v>96</v>
+        <v>179</v>
       </c>
       <c r="E183">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F183">
-        <v>0</v>
+        <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D184" t="s">
+      <c r="A184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" t="s">
+        <v>10</v>
+      </c>
+      <c r="B185">
+        <v>63</v>
+      </c>
+      <c r="C185" t="s">
         <v>180</v>
       </c>
-      <c r="E184">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D185" t="s">
+        <v>181</v>
+      </c>
+      <c r="E185">
+        <v>4</v>
+      </c>
+      <c r="F185">
+        <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B186">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C186" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D186" t="s">
         <v>182</v>
       </c>
       <c r="E186">
+        <v>1</v>
+      </c>
+      <c r="F186">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B187">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C187" t="s">
         <v>183</v>
       </c>
       <c r="D187" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
       <c r="F187">
         <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B188">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C188" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="D188" t="s">
+        <v>31</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E188">
-[...9 lines deleted...]
-      </c>
       <c r="B189">
+        <v>38</v>
+      </c>
+      <c r="C189" t="s">
+        <v>186</v>
+      </c>
+      <c r="D189" t="s">
+        <v>186</v>
+      </c>
+      <c r="E189">
+        <v>0</v>
+      </c>
+      <c r="F189">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" t="s">
+        <v>10</v>
+      </c>
+      <c r="B191">
         <v>8</v>
       </c>
-      <c r="C189" t="s">
-[...19 lines deleted...]
-      <c r="C190" t="s">
+      <c r="C191" t="s">
         <v>187</v>
       </c>
-      <c r="D190" t="s">
+      <c r="D191" t="s">
         <v>187</v>
       </c>
-      <c r="E190">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191">
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B192">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C192" t="s">
         <v>188</v>
       </c>
       <c r="D192" t="s">
         <v>188</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B193">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C193" t="s">
         <v>189</v>
       </c>
       <c r="D193" t="s">
         <v>189</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" t="s">
-        <v>18</v>
+      <c r="A194" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="B194">
-        <v>19</v>
+        <v>608</v>
       </c>
       <c r="C194" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D194" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E194">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F194">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D195" t="s">
+      <c r="A195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" t="s">
+        <v>10</v>
+      </c>
+      <c r="B196">
+        <v>174</v>
+      </c>
+      <c r="C196" t="s">
         <v>193</v>
       </c>
-      <c r="E195">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D196" t="s">
+        <v>194</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196">
+        <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B197">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="C197" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D197" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E197">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F197">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B198">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="C198" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D198" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E198">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F198">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
+        <v>27</v>
+      </c>
+      <c r="B199">
+        <v>39</v>
+      </c>
+      <c r="C199" t="s">
+        <v>199</v>
+      </c>
+      <c r="D199" t="s">
+        <v>200</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B200">
+        <v>1</v>
+      </c>
+      <c r="C200">
+        <v>0</v>
+      </c>
+      <c r="D200">
+        <v>0</v>
+      </c>
+      <c r="E200">
+        <v>0</v>
+      </c>
+      <c r="F200">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" t="s">
         <v>18</v>
       </c>
-      <c r="B199">
-[...31 lines deleted...]
-      <c r="F200">
+      <c r="B202">
+        <v>1</v>
+      </c>
+      <c r="C202">
+        <v>0</v>
+      </c>
+      <c r="D202">
+        <v>0</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B203">
+        <v>82</v>
+      </c>
+      <c r="C203" t="s">
+        <v>203</v>
+      </c>
+      <c r="D203" t="s">
+        <v>204</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>12</v>
+      </c>
+      <c r="B205">
+        <v>81</v>
+      </c>
+      <c r="C205" t="s">
+        <v>205</v>
+      </c>
+      <c r="D205" t="s">
+        <v>116</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B206">
+        <v>1</v>
+      </c>
+      <c r="C206">
+        <v>0</v>
+      </c>
+      <c r="D206">
+        <v>0</v>
+      </c>
+      <c r="E206">
+        <v>1</v>
+      </c>
+      <c r="F206">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" t="s">
+        <v>13</v>
+      </c>
+      <c r="B208">
+        <v>1</v>
+      </c>
+      <c r="C208">
+        <v>0</v>
+      </c>
+      <c r="D208">
+        <v>0</v>
+      </c>
+      <c r="E208">
+        <v>1</v>
+      </c>
+      <c r="F208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B209">
+        <v>1</v>
+      </c>
+      <c r="C209" t="s">
+        <v>51</v>
+      </c>
+      <c r="D209" t="s">
+        <v>51</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" t="s">
+        <v>10</v>
+      </c>
+      <c r="B211">
+        <v>1</v>
+      </c>
+      <c r="C211" t="s">
+        <v>51</v>
+      </c>
+      <c r="D211" t="s">
+        <v>51</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B212">
         <v>2</v>
       </c>
-    </row>
-[...171 lines deleted...]
-        <v>51</v>
+      <c r="C212">
+        <v>0</v>
+      </c>
+      <c r="D212">
+        <v>0</v>
       </c>
       <c r="E212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="1" t="s">
+      <c r="A213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" t="s">
         <v>209</v>
       </c>
-      <c r="B213">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="B214">
+        <v>1</v>
+      </c>
+      <c r="C214">
+        <v>0</v>
+      </c>
+      <c r="D214">
+        <v>0</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214">
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
         <v>210</v>
       </c>
       <c r="B215">
         <v>1</v>
       </c>
       <c r="C215">
         <v>0</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" t="s">
+      <c r="A216" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
-      <c r="A217" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="2" t="s">
-        <v>9</v>
+      <c r="A218" t="s">
+        <v>209</v>
+      </c>
+      <c r="B218">
+        <v>1</v>
+      </c>
+      <c r="C218">
+        <v>0</v>
+      </c>
+      <c r="D218">
+        <v>0</v>
+      </c>
+      <c r="E218">
+        <v>1</v>
+      </c>
+      <c r="F218">
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>210</v>
       </c>
       <c r="B219">
         <v>1</v>
       </c>
       <c r="C219">
         <v>0</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" t="s">
-        <v>211</v>
+      <c r="A220" s="1" t="s">
+        <v>212</v>
       </c>
       <c r="B220">
         <v>1</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="1" t="s">
+      <c r="A221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" t="s">
+        <v>210</v>
+      </c>
+      <c r="B222">
+        <v>1</v>
+      </c>
+      <c r="C222">
+        <v>0</v>
+      </c>
+      <c r="D222">
+        <v>0</v>
+      </c>
+      <c r="E222">
+        <v>1</v>
+      </c>
+      <c r="F222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B221">
-[...23 lines deleted...]
-      </c>
       <c r="B223">
         <v>1</v>
       </c>
-      <c r="C223">
-        <v>0</v>
+      <c r="C223" t="s">
+        <v>51</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="1" t="s">
+      <c r="A224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" t="s">
+        <v>210</v>
+      </c>
+      <c r="B225">
+        <v>1</v>
+      </c>
+      <c r="C225" t="s">
+        <v>51</v>
+      </c>
+      <c r="D225">
+        <v>0</v>
+      </c>
+      <c r="E225">
+        <v>0</v>
+      </c>
+      <c r="F225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B224">
-[...23 lines deleted...]
-      </c>
       <c r="B226">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>15</v>
+      </c>
+      <c r="C226">
+        <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="1" t="s">
+      <c r="A227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" t="s">
         <v>215</v>
       </c>
-      <c r="B227">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="B228">
+        <v>15</v>
+      </c>
+      <c r="C228">
+        <v>0</v>
+      </c>
+      <c r="D228">
+        <v>0</v>
+      </c>
+      <c r="E228">
+        <v>0</v>
+      </c>
+      <c r="F228">
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" t="s">
-        <v>73</v>
+      <c r="A229" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="B229">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="C229" t="s">
+        <v>217</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="2" t="s">
-        <v>9</v>
+      <c r="A231" t="s">
+        <v>215</v>
+      </c>
+      <c r="B231">
+        <v>41</v>
+      </c>
+      <c r="C231" t="s">
+        <v>218</v>
+      </c>
+      <c r="D231">
+        <v>0</v>
+      </c>
+      <c r="E231">
+        <v>0</v>
+      </c>
+      <c r="F231">
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B232">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>1</v>
+      </c>
+      <c r="C232">
+        <v>0</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" t="s">
-        <v>219</v>
+      <c r="A233" s="1" t="s">
+        <v>220</v>
       </c>
       <c r="B233">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="C233">
         <v>0</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F233">
-        <v>0</v>
+        <v>47</v>
       </c>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="1" t="s">
-[...11 lines deleted...]
-      <c r="E234">
+      <c r="A234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" t="s">
+        <v>215</v>
+      </c>
+      <c r="B235">
+        <v>32</v>
+      </c>
+      <c r="C235">
+        <v>0</v>
+      </c>
+      <c r="D235">
+        <v>0</v>
+      </c>
+      <c r="E235">
         <v>3</v>
       </c>
-      <c r="F234">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F235">
+        <v>23</v>
       </c>
     </row>
     <row r="236" spans="1:6">
-      <c r="A236" t="s">
-        <v>73</v>
+      <c r="A236" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="B236">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F236">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6">
-      <c r="A238" s="2" t="s">
-        <v>9</v>
+      <c r="A238" t="s">
+        <v>215</v>
+      </c>
+      <c r="B238">
+        <v>1</v>
+      </c>
+      <c r="C238">
+        <v>0</v>
+      </c>
+      <c r="D238">
+        <v>0</v>
+      </c>
+      <c r="E238">
+        <v>0</v>
+      </c>
+      <c r="F238">
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" t="s">
-        <v>73</v>
+      <c r="A239" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="B239">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
-      <c r="A240" s="1" t="s">
-[...11 lines deleted...]
-      <c r="E240">
+      <c r="A240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" t="s">
+        <v>215</v>
+      </c>
+      <c r="B241">
+        <v>35</v>
+      </c>
+      <c r="C241">
+        <v>0</v>
+      </c>
+      <c r="D241">
+        <v>0</v>
+      </c>
+      <c r="E241">
         <v>2</v>
       </c>
-      <c r="F240">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F241">
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B242">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="C242">
         <v>0</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
+        <v>0</v>
+      </c>
+      <c r="F242">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B243">
+        <v>7</v>
+      </c>
+      <c r="C243">
+        <v>0</v>
+      </c>
+      <c r="D243">
+        <v>0</v>
+      </c>
+      <c r="E243">
+        <v>0</v>
+      </c>
+      <c r="F243">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" t="s">
+        <v>215</v>
+      </c>
+      <c r="B245">
+        <v>5</v>
+      </c>
+      <c r="C245">
+        <v>0</v>
+      </c>
+      <c r="D245">
+        <v>0</v>
+      </c>
+      <c r="E245">
+        <v>0</v>
+      </c>
+      <c r="F245">
         <v>2</v>
       </c>
-      <c r="F242">
-[...46 lines deleted...]
-      </c>
     </row>
     <row r="246" spans="1:6">
-      <c r="A246" t="s">
-        <v>73</v>
+      <c r="A246" s="1" t="s">
+        <v>224</v>
       </c>
       <c r="B246">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>173</v>
+      </c>
+      <c r="C246" t="s">
+        <v>225</v>
+      </c>
+      <c r="D246" t="s">
+        <v>226</v>
       </c>
       <c r="E246">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F246">
         <v>2</v>
       </c>
     </row>
     <row r="247" spans="1:6">
-      <c r="A247" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6">
-      <c r="A248" s="2" t="s">
-        <v>9</v>
+      <c r="A248" t="s">
+        <v>215</v>
+      </c>
+      <c r="B248">
+        <v>161</v>
+      </c>
+      <c r="C248" t="s">
+        <v>227</v>
+      </c>
+      <c r="D248" t="s">
+        <v>228</v>
+      </c>
+      <c r="E248">
+        <v>9</v>
+      </c>
+      <c r="F248">
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B249">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="C249" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D249" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E249">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F249">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" t="s">
-        <v>219</v>
+      <c r="A250" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="B250">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C250" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D250" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" s="1" t="s">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="A251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="2" t="s">
-        <v>9</v>
+      <c r="A252" t="s">
+        <v>215</v>
+      </c>
+      <c r="B252">
+        <v>41</v>
+      </c>
+      <c r="C252" t="s">
+        <v>233</v>
+      </c>
+      <c r="D252">
+        <v>0</v>
+      </c>
+      <c r="E252">
+        <v>0</v>
+      </c>
+      <c r="F252">
+        <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B253">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C253" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="D253" t="s">
+        <v>31</v>
       </c>
       <c r="E253">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F253">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B254">
+        <v>70</v>
+      </c>
+      <c r="C254" t="s">
+        <v>235</v>
+      </c>
+      <c r="D254" t="s">
+        <v>236</v>
+      </c>
+      <c r="E254">
+        <v>0</v>
+      </c>
+      <c r="F254">
         <v>2</v>
       </c>
     </row>
-    <row r="254" spans="1:6">
-[...18 lines deleted...]
-    </row>
     <row r="255" spans="1:6">
-      <c r="A255" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6">
-      <c r="A256" s="2" t="s">
-        <v>9</v>
+      <c r="A256" t="s">
+        <v>215</v>
+      </c>
+      <c r="B256">
+        <v>67</v>
+      </c>
+      <c r="C256" t="s">
+        <v>237</v>
+      </c>
+      <c r="D256" t="s">
+        <v>238</v>
+      </c>
+      <c r="E256">
+        <v>0</v>
+      </c>
+      <c r="F256">
+        <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B257">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>2</v>
+      </c>
+      <c r="C257">
+        <v>0</v>
+      </c>
+      <c r="D257">
+        <v>0</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
-      <c r="A258" t="s">
-        <v>219</v>
+      <c r="A258" s="1" t="s">
+        <v>239</v>
       </c>
       <c r="B258">
+        <v>9</v>
+      </c>
+      <c r="C258">
+        <v>0</v>
+      </c>
+      <c r="D258">
+        <v>0</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258">
         <v>2</v>
       </c>
-      <c r="C258">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="259" spans="1:6">
-      <c r="A259" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="2" t="s">
-        <v>9</v>
+      <c r="A260" t="s">
+        <v>215</v>
+      </c>
+      <c r="B260">
+        <v>8</v>
+      </c>
+      <c r="C260">
+        <v>0</v>
+      </c>
+      <c r="D260">
+        <v>0</v>
+      </c>
+      <c r="E260">
+        <v>0</v>
+      </c>
+      <c r="F260">
+        <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:6">
-      <c r="A261" t="s">
-        <v>73</v>
+      <c r="A261" s="1" t="s">
+        <v>240</v>
       </c>
       <c r="B261">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C261">
         <v>0</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:6">
-      <c r="A262" s="1" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6">
-      <c r="A263" s="2" t="s">
-        <v>9</v>
+      <c r="A263" t="s">
+        <v>215</v>
+      </c>
+      <c r="B263">
+        <v>6</v>
+      </c>
+      <c r="C263">
+        <v>0</v>
+      </c>
+      <c r="D263">
+        <v>0</v>
+      </c>
+      <c r="E263">
+        <v>0</v>
+      </c>
+      <c r="F263">
+        <v>5</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B264">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C264">
         <v>0</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
       <c r="E264">
         <v>0</v>
       </c>
       <c r="F264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B265">
+        <v>7</v>
+      </c>
+      <c r="C265" t="s">
+        <v>30</v>
+      </c>
+      <c r="D265">
+        <v>0</v>
+      </c>
+      <c r="E265">
+        <v>2</v>
+      </c>
+      <c r="F265">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" t="s">
+        <v>215</v>
+      </c>
+      <c r="B267">
         <v>5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B265">
+      <c r="C267" t="s">
+        <v>78</v>
+      </c>
+      <c r="D267">
+        <v>0</v>
+      </c>
+      <c r="E267">
         <v>2</v>
       </c>
-      <c r="C265">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="F267">
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B268">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="C268">
+        <v>0</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
+        <v>0</v>
+      </c>
+      <c r="F268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B269">
+        <v>41</v>
+      </c>
+      <c r="C269" t="s">
+        <v>243</v>
+      </c>
+      <c r="D269" t="s">
+        <v>243</v>
+      </c>
+      <c r="E269">
         <v>2</v>
       </c>
-      <c r="F268">
-[...18 lines deleted...]
-      </c>
       <c r="F269">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C270" t="s">
+      <c r="A270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" t="s">
+        <v>215</v>
+      </c>
+      <c r="B271">
+        <v>26</v>
+      </c>
+      <c r="C271" t="s">
         <v>244</v>
       </c>
-      <c r="D270" t="s">
+      <c r="D271" t="s">
         <v>244</v>
       </c>
-      <c r="E270">
+      <c r="E271">
         <v>2</v>
       </c>
-      <c r="F270">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F271">
+        <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B272">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C272" t="s">
+        <v>7</v>
+      </c>
+      <c r="C272">
+        <v>0</v>
+      </c>
+      <c r="D272">
+        <v>0</v>
+      </c>
+      <c r="E272">
+        <v>0</v>
+      </c>
+      <c r="F272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D272" t="s">
-[...2 lines deleted...]
-      <c r="E272">
+      <c r="B273">
+        <v>31</v>
+      </c>
+      <c r="C273" t="s">
+        <v>246</v>
+      </c>
+      <c r="D273">
+        <v>0</v>
+      </c>
+      <c r="E273">
+        <v>0</v>
+      </c>
+      <c r="F273">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" t="s">
+        <v>215</v>
+      </c>
+      <c r="B275">
+        <v>27</v>
+      </c>
+      <c r="C275" t="s">
+        <v>247</v>
+      </c>
+      <c r="D275">
+        <v>0</v>
+      </c>
+      <c r="E275">
+        <v>0</v>
+      </c>
+      <c r="F275">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B276">
+        <v>11</v>
+      </c>
+      <c r="C276" t="s">
+        <v>249</v>
+      </c>
+      <c r="D276">
+        <v>0</v>
+      </c>
+      <c r="E276">
+        <v>0</v>
+      </c>
+      <c r="F276">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" t="s">
+        <v>215</v>
+      </c>
+      <c r="B278">
+        <v>11</v>
+      </c>
+      <c r="C278" t="s">
+        <v>249</v>
+      </c>
+      <c r="D278">
+        <v>0</v>
+      </c>
+      <c r="E278">
+        <v>0</v>
+      </c>
+      <c r="F278">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B279">
+        <v>1</v>
+      </c>
+      <c r="C279">
+        <v>0</v>
+      </c>
+      <c r="D279">
+        <v>0</v>
+      </c>
+      <c r="E279">
+        <v>1</v>
+      </c>
+      <c r="F279">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" t="s">
+        <v>215</v>
+      </c>
+      <c r="B281">
+        <v>1</v>
+      </c>
+      <c r="C281">
+        <v>0</v>
+      </c>
+      <c r="D281">
+        <v>0</v>
+      </c>
+      <c r="E281">
+        <v>1</v>
+      </c>
+      <c r="F281">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B282">
+        <v>53</v>
+      </c>
+      <c r="C282" t="s">
+        <v>252</v>
+      </c>
+      <c r="D282" t="s">
+        <v>253</v>
+      </c>
+      <c r="E282">
+        <v>1</v>
+      </c>
+      <c r="F282">
         <v>2</v>
       </c>
-      <c r="F272">
-[...156 lines deleted...]
-      </c>
     </row>
     <row r="283" spans="1:6">
-      <c r="A283" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D283" t="s">
+      <c r="A283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" t="s">
+        <v>215</v>
+      </c>
+      <c r="B284">
+        <v>50</v>
+      </c>
+      <c r="C284" t="s">
         <v>254</v>
       </c>
-      <c r="E283">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D284" t="s">
+        <v>255</v>
+      </c>
+      <c r="E284">
+        <v>1</v>
+      </c>
+      <c r="F284">
+        <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B285">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="D285" t="s">
+        <v>2</v>
+      </c>
+      <c r="C285">
+        <v>0</v>
+      </c>
+      <c r="D285">
+        <v>0</v>
+      </c>
+      <c r="E285">
+        <v>0</v>
+      </c>
+      <c r="F285">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="E285">
-[...9 lines deleted...]
-      </c>
       <c r="B286">
+        <v>7</v>
+      </c>
+      <c r="C286" t="s">
+        <v>63</v>
+      </c>
+      <c r="D286">
+        <v>0</v>
+      </c>
+      <c r="E286">
+        <v>0</v>
+      </c>
+      <c r="F286">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" t="s">
+        <v>215</v>
+      </c>
+      <c r="B288">
+        <v>7</v>
+      </c>
+      <c r="C288" t="s">
+        <v>63</v>
+      </c>
+      <c r="D288">
+        <v>0</v>
+      </c>
+      <c r="E288">
+        <v>0</v>
+      </c>
+      <c r="F288">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B289">
+        <v>29</v>
+      </c>
+      <c r="C289" t="s">
+        <v>258</v>
+      </c>
+      <c r="D289" t="s">
+        <v>258</v>
+      </c>
+      <c r="E289">
         <v>2</v>
       </c>
-      <c r="C286">
-[...52 lines deleted...]
-      </c>
       <c r="F289">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="290" spans="1:6">
-      <c r="A290" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C290" t="s">
+      <c r="A290" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" t="s">
+        <v>215</v>
+      </c>
+      <c r="B291">
+        <v>26</v>
+      </c>
+      <c r="C291" t="s">
         <v>259</v>
       </c>
-      <c r="D290" t="s">
+      <c r="D291" t="s">
         <v>259</v>
       </c>
-      <c r="E290">
+      <c r="E291">
         <v>2</v>
       </c>
-      <c r="F290">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F291">
+        <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B292">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C292" t="s">
+        <v>2</v>
+      </c>
+      <c r="C292">
+        <v>0</v>
+      </c>
+      <c r="D292">
+        <v>0</v>
+      </c>
+      <c r="E292">
+        <v>0</v>
+      </c>
+      <c r="F292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D292" t="s">
-[...2 lines deleted...]
-      <c r="E292">
+      <c r="B293">
+        <v>1</v>
+      </c>
+      <c r="C293">
+        <v>0</v>
+      </c>
+      <c r="D293">
+        <v>0</v>
+      </c>
+      <c r="E293">
+        <v>1</v>
+      </c>
+      <c r="F293">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" t="s">
+        <v>215</v>
+      </c>
+      <c r="B295">
+        <v>1</v>
+      </c>
+      <c r="C295">
+        <v>0</v>
+      </c>
+      <c r="D295">
+        <v>0</v>
+      </c>
+      <c r="E295">
+        <v>1</v>
+      </c>
+      <c r="F295">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B296">
+        <v>1</v>
+      </c>
+      <c r="C296">
+        <v>0</v>
+      </c>
+      <c r="D296">
+        <v>0</v>
+      </c>
+      <c r="E296">
+        <v>0</v>
+      </c>
+      <c r="F296">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" t="s">
+        <v>215</v>
+      </c>
+      <c r="B298">
+        <v>1</v>
+      </c>
+      <c r="C298">
+        <v>0</v>
+      </c>
+      <c r="D298">
+        <v>0</v>
+      </c>
+      <c r="E298">
+        <v>0</v>
+      </c>
+      <c r="F298">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B299">
+        <v>30</v>
+      </c>
+      <c r="C299" t="s">
+        <v>263</v>
+      </c>
+      <c r="D299">
+        <v>0</v>
+      </c>
+      <c r="E299">
+        <v>1</v>
+      </c>
+      <c r="F299">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" t="s">
+        <v>215</v>
+      </c>
+      <c r="B301">
+        <v>30</v>
+      </c>
+      <c r="C301" t="s">
+        <v>263</v>
+      </c>
+      <c r="D301">
+        <v>0</v>
+      </c>
+      <c r="E301">
+        <v>1</v>
+      </c>
+      <c r="F301">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B302">
         <v>2</v>
       </c>
-      <c r="F292">
-[...144 lines deleted...]
-      </c>
       <c r="C302" t="s">
-        <v>264</v>
+        <v>21</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
       <c r="E302">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6">
-      <c r="A304" s="2" t="s">
-        <v>9</v>
+      <c r="A304" t="s">
+        <v>215</v>
+      </c>
+      <c r="B304">
+        <v>1</v>
+      </c>
+      <c r="C304" t="s">
+        <v>51</v>
+      </c>
+      <c r="D304">
+        <v>0</v>
+      </c>
+      <c r="E304">
+        <v>0</v>
+      </c>
+      <c r="F304">
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B305">
         <v>1</v>
       </c>
-      <c r="C305" t="s">
-        <v>51</v>
+      <c r="C305">
+        <v>0</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
-      <c r="A306" t="s">
-        <v>219</v>
+      <c r="A306" s="1" t="s">
+        <v>265</v>
       </c>
       <c r="B306">
         <v>1</v>
       </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
-      <c r="A307" s="1" t="s">
+      <c r="A307" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" t="s">
+        <v>215</v>
+      </c>
+      <c r="B308">
+        <v>1</v>
+      </c>
+      <c r="C308">
+        <v>0</v>
+      </c>
+      <c r="D308">
+        <v>0</v>
+      </c>
+      <c r="E308">
+        <v>0</v>
+      </c>
+      <c r="F308">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B307">
-[...23 lines deleted...]
-      </c>
       <c r="B309">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>40</v>
+      </c>
+      <c r="C309" t="s">
+        <v>267</v>
+      </c>
+      <c r="D309" t="s">
+        <v>268</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:6">
-      <c r="A310" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D310" t="s">
+      <c r="A310" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" t="s">
+        <v>215</v>
+      </c>
+      <c r="B311">
+        <v>31</v>
+      </c>
+      <c r="C311" t="s">
         <v>269</v>
       </c>
-      <c r="E310">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D311" t="s">
+        <v>270</v>
+      </c>
+      <c r="E311">
+        <v>0</v>
+      </c>
+      <c r="F311">
+        <v>2</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B312">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="D312" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312">
+        <v>0</v>
+      </c>
+      <c r="D312">
+        <v>0</v>
+      </c>
+      <c r="E312">
+        <v>0</v>
+      </c>
+      <c r="F312">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
+      <c r="A313" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="E312">
-[...9 lines deleted...]
-      </c>
       <c r="B313">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="C313" t="s">
+        <v>272</v>
+      </c>
+      <c r="D313" t="s">
+        <v>273</v>
       </c>
       <c r="E313">
         <v>0</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
-      <c r="A314" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D314" t="s">
+      <c r="A314" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
+      <c r="A315" t="s">
+        <v>215</v>
+      </c>
+      <c r="B315">
+        <v>36</v>
+      </c>
+      <c r="C315" t="s">
         <v>274</v>
       </c>
-      <c r="E314">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="D315" t="s">
+        <v>275</v>
+      </c>
+      <c r="E315">
+        <v>0</v>
+      </c>
+      <c r="F315">
+        <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B316">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="C316" t="s">
-        <v>275</v>
+        <v>64</v>
       </c>
       <c r="D316" t="s">
+        <v>64</v>
+      </c>
+      <c r="E316">
+        <v>0</v>
+      </c>
+      <c r="F316">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
+      <c r="A317" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="E316">
-[...9 lines deleted...]
-      </c>
       <c r="B317">
+        <v>8</v>
+      </c>
+      <c r="C317">
+        <v>0</v>
+      </c>
+      <c r="D317">
+        <v>0</v>
+      </c>
+      <c r="E317">
+        <v>0</v>
+      </c>
+      <c r="F317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
+      <c r="A319" t="s">
+        <v>215</v>
+      </c>
+      <c r="B319">
         <v>6</v>
       </c>
-      <c r="C317" t="s">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="C319">
+        <v>0</v>
+      </c>
+      <c r="D319">
+        <v>0</v>
+      </c>
+      <c r="E319">
+        <v>0</v>
+      </c>
+      <c r="F319">
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B320">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C320">
         <v>0</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
       <c r="E320">
         <v>0</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
-      <c r="A321" t="s">
-        <v>219</v>
+      <c r="A321" s="1" t="s">
+        <v>277</v>
       </c>
       <c r="B321">
         <v>2</v>
       </c>
       <c r="C321">
         <v>0</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="1" t="s">
+      <c r="A322" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" t="s">
+        <v>219</v>
+      </c>
+      <c r="B323">
+        <v>2</v>
+      </c>
+      <c r="C323">
+        <v>0</v>
+      </c>
+      <c r="D323">
+        <v>0</v>
+      </c>
+      <c r="E323">
+        <v>0</v>
+      </c>
+      <c r="F323">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B322">
+      <c r="B324">
+        <v>26</v>
+      </c>
+      <c r="C324" t="s">
+        <v>259</v>
+      </c>
+      <c r="D324" t="s">
+        <v>259</v>
+      </c>
+      <c r="E324">
+        <v>0</v>
+      </c>
+      <c r="F324">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" t="s">
+        <v>215</v>
+      </c>
+      <c r="B326">
+        <v>26</v>
+      </c>
+      <c r="C326" t="s">
+        <v>259</v>
+      </c>
+      <c r="D326" t="s">
+        <v>259</v>
+      </c>
+      <c r="E326">
+        <v>0</v>
+      </c>
+      <c r="F326">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B327">
+        <v>75</v>
+      </c>
+      <c r="C327">
+        <v>0</v>
+      </c>
+      <c r="D327">
+        <v>0</v>
+      </c>
+      <c r="E327">
         <v>2</v>
       </c>
-      <c r="C322">
-[...21 lines deleted...]
-      <c r="B324">
+      <c r="F327">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" t="s">
+        <v>215</v>
+      </c>
+      <c r="B329">
+        <v>60</v>
+      </c>
+      <c r="C329">
+        <v>0</v>
+      </c>
+      <c r="D329">
+        <v>0</v>
+      </c>
+      <c r="E329">
         <v>2</v>
       </c>
-      <c r="C324">
-[...79 lines deleted...]
-        <v>9</v>
+      <c r="F329">
+        <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B330">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="C330">
         <v>0</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
+        <v>0</v>
+      </c>
+      <c r="F330">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B331">
+        <v>1</v>
+      </c>
+      <c r="C331">
+        <v>0</v>
+      </c>
+      <c r="D331">
+        <v>0</v>
+      </c>
+      <c r="E331">
+        <v>1</v>
+      </c>
+      <c r="F331">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" t="s">
+        <v>281</v>
+      </c>
+      <c r="B333">
+        <v>1</v>
+      </c>
+      <c r="C333">
+        <v>0</v>
+      </c>
+      <c r="D333">
+        <v>0</v>
+      </c>
+      <c r="E333">
+        <v>1</v>
+      </c>
+      <c r="F333">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B334">
+        <v>28</v>
+      </c>
+      <c r="C334" t="s">
+        <v>283</v>
+      </c>
+      <c r="D334">
+        <v>0</v>
+      </c>
+      <c r="E334">
+        <v>0</v>
+      </c>
+      <c r="F334">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" t="s">
+        <v>215</v>
+      </c>
+      <c r="B336">
+        <v>28</v>
+      </c>
+      <c r="C336" t="s">
+        <v>283</v>
+      </c>
+      <c r="D336">
+        <v>0</v>
+      </c>
+      <c r="E336">
+        <v>0</v>
+      </c>
+      <c r="F336">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B337">
+        <v>4</v>
+      </c>
+      <c r="C337">
+        <v>0</v>
+      </c>
+      <c r="D337">
+        <v>0</v>
+      </c>
+      <c r="E337">
+        <v>1</v>
+      </c>
+      <c r="F337">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" t="s">
+        <v>215</v>
+      </c>
+      <c r="B339">
+        <v>4</v>
+      </c>
+      <c r="C339">
+        <v>0</v>
+      </c>
+      <c r="D339">
+        <v>0</v>
+      </c>
+      <c r="E339">
+        <v>1</v>
+      </c>
+      <c r="F339">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B340">
         <v>2</v>
       </c>
-      <c r="F330">
-[...4 lines deleted...]
-      <c r="A331" t="s">
+      <c r="C340">
+        <v>0</v>
+      </c>
+      <c r="D340">
+        <v>0</v>
+      </c>
+      <c r="E340">
+        <v>0</v>
+      </c>
+      <c r="F340">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" t="s">
         <v>219</v>
       </c>
-      <c r="B331">
+      <c r="B342">
         <v>2</v>
       </c>
-      <c r="C331">
-[...148 lines deleted...]
-      <c r="A341" s="1" t="s">
+      <c r="C342">
+        <v>0</v>
+      </c>
+      <c r="D342">
+        <v>0</v>
+      </c>
+      <c r="E342">
+        <v>0</v>
+      </c>
+      <c r="F342">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B341">
+      <c r="B343">
+        <v>1</v>
+      </c>
+      <c r="C343">
+        <v>0</v>
+      </c>
+      <c r="D343">
+        <v>0</v>
+      </c>
+      <c r="E343">
+        <v>0</v>
+      </c>
+      <c r="F343">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" t="s">
+        <v>219</v>
+      </c>
+      <c r="B345">
+        <v>1</v>
+      </c>
+      <c r="C345">
+        <v>0</v>
+      </c>
+      <c r="D345">
+        <v>0</v>
+      </c>
+      <c r="E345">
+        <v>0</v>
+      </c>
+      <c r="F345">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B346">
         <v>2</v>
       </c>
-      <c r="C341">
-[...21 lines deleted...]
-      <c r="B343">
+      <c r="C346">
+        <v>0</v>
+      </c>
+      <c r="D346">
+        <v>0</v>
+      </c>
+      <c r="E346">
+        <v>0</v>
+      </c>
+      <c r="F346">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348" t="s">
+        <v>215</v>
+      </c>
+      <c r="B348">
         <v>2</v>
       </c>
-      <c r="C343">
-[...58 lines deleted...]
-      <c r="A347" s="1" t="s">
+      <c r="C348">
+        <v>0</v>
+      </c>
+      <c r="D348">
+        <v>0</v>
+      </c>
+      <c r="E348">
+        <v>0</v>
+      </c>
+      <c r="F348">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B347">
-[...23 lines deleted...]
-      </c>
       <c r="B349">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>102</v>
+      </c>
+      <c r="C349" t="s">
+        <v>289</v>
+      </c>
+      <c r="D349" t="s">
+        <v>290</v>
       </c>
       <c r="E349">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F349">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:6">
-      <c r="A350" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D350" t="s">
+      <c r="A350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" t="s">
+        <v>215</v>
+      </c>
+      <c r="B351">
+        <v>87</v>
+      </c>
+      <c r="C351" t="s">
         <v>291</v>
       </c>
-      <c r="E350">
+      <c r="D351" t="s">
+        <v>292</v>
+      </c>
+      <c r="E351">
         <v>3</v>
       </c>
-      <c r="F350">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F351">
+        <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B352">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="C352" t="s">
-        <v>292</v>
+        <v>47</v>
       </c>
       <c r="D352" t="s">
+        <v>48</v>
+      </c>
+      <c r="E352">
+        <v>0</v>
+      </c>
+      <c r="F352">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="E352">
-[...9 lines deleted...]
-      </c>
       <c r="B353">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="C353" t="s">
-        <v>47</v>
+        <v>294</v>
       </c>
       <c r="D353" t="s">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="E353">
         <v>0</v>
       </c>
       <c r="F353">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:6">
-      <c r="A354" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C354" t="s">
+      <c r="A354" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" t="s">
+        <v>215</v>
+      </c>
+      <c r="B355">
+        <v>24</v>
+      </c>
+      <c r="C355" t="s">
         <v>295</v>
       </c>
-      <c r="D354" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="D355" t="s">
+        <v>296</v>
+      </c>
+      <c r="E355">
+        <v>0</v>
+      </c>
+      <c r="F355">
+        <v>2</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B356">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="D356" t="s">
+        <v>5</v>
+      </c>
+      <c r="C356">
+        <v>0</v>
+      </c>
+      <c r="D356">
+        <v>0</v>
+      </c>
+      <c r="E356">
+        <v>0</v>
+      </c>
+      <c r="F356">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="E356">
-[...9 lines deleted...]
-      </c>
       <c r="B357">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="C357" t="s">
+        <v>298</v>
+      </c>
+      <c r="D357" t="s">
+        <v>298</v>
       </c>
       <c r="E357">
         <v>0</v>
       </c>
       <c r="F357">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:6">
-      <c r="A358" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C358" t="s">
+      <c r="A358" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" t="s">
+        <v>215</v>
+      </c>
+      <c r="B359">
+        <v>16</v>
+      </c>
+      <c r="C359" t="s">
         <v>299</v>
       </c>
-      <c r="D358" t="s">
+      <c r="D359" t="s">
         <v>299</v>
       </c>
-      <c r="E358">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E359">
+        <v>0</v>
+      </c>
+      <c r="F359">
+        <v>3</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B360">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C360" t="s">
+        <v>1</v>
+      </c>
+      <c r="C360">
+        <v>0</v>
+      </c>
+      <c r="D360">
+        <v>0</v>
+      </c>
+      <c r="E360">
+        <v>0</v>
+      </c>
+      <c r="F360">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D360" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B361">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="C361" t="s">
+        <v>301</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
       <c r="E361">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F361">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:6">
-      <c r="A362" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C362" t="s">
+      <c r="A362" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" t="s">
+        <v>215</v>
+      </c>
+      <c r="B363">
+        <v>55</v>
+      </c>
+      <c r="C363" t="s">
         <v>302</v>
       </c>
-      <c r="D362">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="D363">
+        <v>0</v>
+      </c>
+      <c r="E363">
+        <v>1</v>
+      </c>
+      <c r="F363">
+        <v>3</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B364">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="C364">
+        <v>0</v>
+      </c>
+      <c r="D364">
+        <v>0</v>
+      </c>
+      <c r="E364">
+        <v>0</v>
+      </c>
+      <c r="F364">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="D364">
-[...10 lines deleted...]
-      <c r="A365" t="s">
+      <c r="B365">
+        <v>1</v>
+      </c>
+      <c r="C365">
+        <v>0</v>
+      </c>
+      <c r="D365">
+        <v>0</v>
+      </c>
+      <c r="E365">
+        <v>0</v>
+      </c>
+      <c r="F365">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" t="s">
         <v>219</v>
       </c>
-      <c r="B365">
-[...16 lines deleted...]
-      <c r="A366" s="1" t="s">
+      <c r="B367">
+        <v>1</v>
+      </c>
+      <c r="C367">
+        <v>0</v>
+      </c>
+      <c r="D367">
+        <v>0</v>
+      </c>
+      <c r="E367">
+        <v>0</v>
+      </c>
+      <c r="F367">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B366">
-[...21 lines deleted...]
-      <c r="A368" t="s">
+      <c r="B368">
+        <v>1</v>
+      </c>
+      <c r="C368">
+        <v>0</v>
+      </c>
+      <c r="D368">
+        <v>0</v>
+      </c>
+      <c r="E368">
+        <v>0</v>
+      </c>
+      <c r="F368">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" t="s">
         <v>219</v>
       </c>
-      <c r="B368">
-[...16 lines deleted...]
-      <c r="A369" s="1" t="s">
+      <c r="B370">
+        <v>1</v>
+      </c>
+      <c r="C370">
+        <v>0</v>
+      </c>
+      <c r="D370">
+        <v>0</v>
+      </c>
+      <c r="E370">
+        <v>0</v>
+      </c>
+      <c r="F370">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B369">
-[...23 lines deleted...]
-      </c>
       <c r="B371">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C371">
         <v>0</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
-      <c r="A372" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A372" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6">
-      <c r="A373" s="2" t="s">
-        <v>9</v>
+      <c r="A373" t="s">
+        <v>215</v>
+      </c>
+      <c r="B373">
+        <v>14</v>
+      </c>
+      <c r="C373">
+        <v>0</v>
+      </c>
+      <c r="D373">
+        <v>0</v>
+      </c>
+      <c r="E373">
+        <v>0</v>
+      </c>
+      <c r="F373">
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B374">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="C374">
         <v>0</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
       <c r="E374">
         <v>0</v>
       </c>
       <c r="F374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
-      <c r="A375" t="s">
-        <v>219</v>
+      <c r="A375" s="1" t="s">
+        <v>306</v>
       </c>
       <c r="B375">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="C375" t="s">
+        <v>307</v>
+      </c>
+      <c r="D375" t="s">
+        <v>308</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
-      <c r="A376" s="1" t="s">
+      <c r="A376" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
+      <c r="A377" t="s">
+        <v>215</v>
+      </c>
+      <c r="B377">
+        <v>33</v>
+      </c>
+      <c r="C377" t="s">
         <v>307</v>
       </c>
-      <c r="B376">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="D377" t="s">
         <v>308</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E377">
+        <v>0</v>
+      </c>
+      <c r="F377">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="E376">
-[...14 lines deleted...]
-      </c>
       <c r="B378">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C378" t="s">
-        <v>308</v>
+        <v>112</v>
       </c>
       <c r="D378" t="s">
-        <v>309</v>
+        <v>112</v>
       </c>
       <c r="E378">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F378">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:6">
-      <c r="A379" s="1" t="s">
+      <c r="A379" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" t="s">
+        <v>215</v>
+      </c>
+      <c r="B380">
+        <v>16</v>
+      </c>
+      <c r="C380" t="s">
         <v>310</v>
       </c>
-      <c r="B379">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="D380" t="s">
+        <v>310</v>
+      </c>
+      <c r="E380">
+        <v>1</v>
+      </c>
+      <c r="F380">
+        <v>3</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>73</v>
+        <v>219</v>
       </c>
       <c r="B381">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C381" t="s">
+        <v>51</v>
+      </c>
+      <c r="D381" t="s">
+        <v>51</v>
+      </c>
+      <c r="E381">
+        <v>0</v>
+      </c>
+      <c r="F381">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D381" t="s">
-[...5 lines deleted...]
-      <c r="F381">
+      <c r="B382">
+        <v>1</v>
+      </c>
+      <c r="C382">
+        <v>0</v>
+      </c>
+      <c r="D382">
+        <v>0</v>
+      </c>
+      <c r="E382">
+        <v>0</v>
+      </c>
+      <c r="F382">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6">
+      <c r="A384" t="s">
+        <v>215</v>
+      </c>
+      <c r="B384">
+        <v>1</v>
+      </c>
+      <c r="C384">
+        <v>0</v>
+      </c>
+      <c r="D384">
+        <v>0</v>
+      </c>
+      <c r="E384">
+        <v>0</v>
+      </c>
+      <c r="F384">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6">
+      <c r="A385" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B385">
+        <v>58</v>
+      </c>
+      <c r="C385" t="s">
+        <v>313</v>
+      </c>
+      <c r="D385" t="s">
+        <v>314</v>
+      </c>
+      <c r="E385">
+        <v>0</v>
+      </c>
+      <c r="F385">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6">
+      <c r="A387" t="s">
+        <v>215</v>
+      </c>
+      <c r="B387">
+        <v>47</v>
+      </c>
+      <c r="C387" t="s">
+        <v>315</v>
+      </c>
+      <c r="D387" t="s">
+        <v>316</v>
+      </c>
+      <c r="E387">
+        <v>0</v>
+      </c>
+      <c r="F387">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" t="s">
+        <v>219</v>
+      </c>
+      <c r="B388">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" t="s">
+      <c r="C388">
+        <v>0</v>
+      </c>
+      <c r="D388">
+        <v>0</v>
+      </c>
+      <c r="E388">
+        <v>0</v>
+      </c>
+      <c r="F388">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B389">
+        <v>15</v>
+      </c>
+      <c r="C389">
+        <v>0</v>
+      </c>
+      <c r="D389">
+        <v>0</v>
+      </c>
+      <c r="E389">
+        <v>0</v>
+      </c>
+      <c r="F389">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
+      <c r="A391" t="s">
+        <v>215</v>
+      </c>
+      <c r="B391">
+        <v>12</v>
+      </c>
+      <c r="C391">
+        <v>0</v>
+      </c>
+      <c r="D391">
+        <v>0</v>
+      </c>
+      <c r="E391">
+        <v>0</v>
+      </c>
+      <c r="F391">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6">
+      <c r="A392" t="s">
         <v>219</v>
       </c>
-      <c r="B382">
-[...146 lines deleted...]
-      <c r="A391" s="1" t="s">
+      <c r="B392">
+        <v>1</v>
+      </c>
+      <c r="C392">
+        <v>0</v>
+      </c>
+      <c r="D392">
+        <v>0</v>
+      </c>
+      <c r="E392">
+        <v>0</v>
+      </c>
+      <c r="F392">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" s="1" t="s">
         <v>318</v>
-      </c>
-[...23 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B393">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>11</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
-      <c r="A394" s="1" t="s">
+      <c r="A394" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" t="s">
+        <v>215</v>
+      </c>
+      <c r="B395">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>11</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395">
+        <v>0</v>
+      </c>
+      <c r="F395">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6">
+      <c r="A396" s="1" t="s">
         <v>319</v>
-      </c>
-[...23 lines deleted...]
-        <v>219</v>
       </c>
       <c r="B396">
         <v>1</v>
       </c>
       <c r="C396" t="s">
         <v>51</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
       <c r="E396">
         <v>0</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:6">
-      <c r="A397" s="1" t="s">
+      <c r="A397" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6">
+      <c r="A398" t="s">
+        <v>219</v>
+      </c>
+      <c r="B398">
+        <v>1</v>
+      </c>
+      <c r="C398" t="s">
+        <v>51</v>
+      </c>
+      <c r="D398">
+        <v>0</v>
+      </c>
+      <c r="E398">
+        <v>0</v>
+      </c>
+      <c r="F398">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6">
+      <c r="A399" s="1" t="s">
         <v>320</v>
-      </c>
-[...23 lines deleted...]
-        <v>219</v>
       </c>
       <c r="B399">
         <v>1</v>
       </c>
       <c r="C399" t="s">
         <v>51</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
       <c r="E399">
         <v>0</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
-      <c r="A400" s="1" t="s">
+      <c r="A400" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6">
+      <c r="A401" t="s">
+        <v>219</v>
+      </c>
+      <c r="B401">
+        <v>1</v>
+      </c>
+      <c r="C401" t="s">
+        <v>51</v>
+      </c>
+      <c r="D401">
+        <v>0</v>
+      </c>
+      <c r="E401">
+        <v>0</v>
+      </c>
+      <c r="F401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
+      <c r="A402" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B400">
-[...21 lines deleted...]
-      <c r="A402" t="s">
+      <c r="B402">
+        <v>1</v>
+      </c>
+      <c r="C402">
+        <v>0</v>
+      </c>
+      <c r="D402">
+        <v>0</v>
+      </c>
+      <c r="E402">
+        <v>0</v>
+      </c>
+      <c r="F402">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" t="s">
         <v>219</v>
       </c>
-      <c r="B402">
-[...16 lines deleted...]
-      <c r="A403" s="1" t="s">
+      <c r="B404">
+        <v>1</v>
+      </c>
+      <c r="C404">
+        <v>0</v>
+      </c>
+      <c r="D404">
+        <v>0</v>
+      </c>
+      <c r="E404">
+        <v>0</v>
+      </c>
+      <c r="F404">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B403">
-[...23 lines deleted...]
-      </c>
       <c r="B405">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="D405" t="s">
-        <v>188</v>
+        <v>161</v>
       </c>
       <c r="E405">
         <v>5</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
-      <c r="A406" t="s">
+      <c r="A406" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" t="s">
+        <v>215</v>
+      </c>
+      <c r="B407">
+        <v>8</v>
+      </c>
+      <c r="C407" t="s">
+        <v>187</v>
+      </c>
+      <c r="D407" t="s">
+        <v>187</v>
+      </c>
+      <c r="E407">
+        <v>5</v>
+      </c>
+      <c r="F407">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
+      <c r="A408" t="s">
         <v>219</v>
       </c>
-      <c r="B406">
-[...2 lines deleted...]
-      <c r="C406" t="s">
+      <c r="B408">
+        <v>1</v>
+      </c>
+      <c r="C408" t="s">
         <v>51</v>
       </c>
-      <c r="D406">
-[...10 lines deleted...]
-      <c r="A407" s="1" t="s">
+      <c r="D408">
+        <v>0</v>
+      </c>
+      <c r="E408">
+        <v>0</v>
+      </c>
+      <c r="F408">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B407">
+      <c r="B409">
         <v>25</v>
       </c>
-      <c r="C407" t="s">
+      <c r="C409" t="s">
         <v>324</v>
       </c>
-      <c r="D407">
-[...18 lines deleted...]
-      <c r="B409">
+      <c r="D409">
+        <v>0</v>
+      </c>
+      <c r="E409">
+        <v>0</v>
+      </c>
+      <c r="F409">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
+      <c r="A410" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" t="s">
+        <v>215</v>
+      </c>
+      <c r="B411">
         <v>24</v>
       </c>
-      <c r="C409" t="s">
-[...13 lines deleted...]
-      <c r="A410" t="s">
+      <c r="C411" t="s">
+        <v>295</v>
+      </c>
+      <c r="D411">
+        <v>0</v>
+      </c>
+      <c r="E411">
+        <v>0</v>
+      </c>
+      <c r="F411">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" t="s">
         <v>219</v>
       </c>
-      <c r="B410">
-[...16 lines deleted...]
-      <c r="A411" s="1" t="s">
+      <c r="B412">
+        <v>1</v>
+      </c>
+      <c r="C412">
+        <v>0</v>
+      </c>
+      <c r="D412">
+        <v>0</v>
+      </c>
+      <c r="E412">
+        <v>0</v>
+      </c>
+      <c r="F412">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
+      <c r="A413" s="1" t="s">
         <v>325</v>
-      </c>
-[...23 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B413">
         <v>35</v>
       </c>
       <c r="C413" t="s">
         <v>326</v>
       </c>
       <c r="D413">
         <v>0</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:6">
-      <c r="A414" s="1" t="s">
+      <c r="A414" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="A415" t="s">
+        <v>215</v>
+      </c>
+      <c r="B415">
+        <v>35</v>
+      </c>
+      <c r="C415" t="s">
+        <v>326</v>
+      </c>
+      <c r="D415">
+        <v>0</v>
+      </c>
+      <c r="E415">
+        <v>0</v>
+      </c>
+      <c r="F415">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B414">
-[...21 lines deleted...]
-      <c r="A416" t="s">
+      <c r="B416">
+        <v>1</v>
+      </c>
+      <c r="C416">
+        <v>0</v>
+      </c>
+      <c r="D416">
+        <v>0</v>
+      </c>
+      <c r="E416">
+        <v>0</v>
+      </c>
+      <c r="F416">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
+      <c r="A418" t="s">
         <v>219</v>
       </c>
-      <c r="B416">
-[...16 lines deleted...]
-      <c r="A417" s="1" t="s">
+      <c r="B418">
+        <v>1</v>
+      </c>
+      <c r="C418">
+        <v>0</v>
+      </c>
+      <c r="D418">
+        <v>0</v>
+      </c>
+      <c r="E418">
+        <v>0</v>
+      </c>
+      <c r="F418">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" s="1" t="s">
         <v>328</v>
-      </c>
-[...23 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B419">
         <v>3</v>
       </c>
       <c r="C419">
         <v>0</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
       <c r="E419">
         <v>3</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
-      <c r="A420" s="1" t="s">
+      <c r="A420" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
+      <c r="A421" t="s">
+        <v>215</v>
+      </c>
+      <c r="B421">
+        <v>3</v>
+      </c>
+      <c r="C421">
+        <v>0</v>
+      </c>
+      <c r="D421">
+        <v>0</v>
+      </c>
+      <c r="E421">
+        <v>3</v>
+      </c>
+      <c r="F421">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B420">
+      <c r="B422">
         <v>10</v>
       </c>
-      <c r="C420" t="s">
+      <c r="C422" t="s">
         <v>20</v>
-      </c>
-[...23 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
       <c r="E422">
         <v>2</v>
       </c>
       <c r="F422">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="423" spans="1:6">
-      <c r="A423" s="1" t="s">
+      <c r="A423" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" t="s">
+        <v>215</v>
+      </c>
+      <c r="B424">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>161</v>
+      </c>
+      <c r="D424">
+        <v>0</v>
+      </c>
+      <c r="E424">
+        <v>2</v>
+      </c>
+      <c r="F424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
+      <c r="A425" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B423">
+      <c r="B425">
         <v>27</v>
       </c>
-      <c r="C423" t="s">
+      <c r="C425" t="s">
         <v>331</v>
       </c>
-      <c r="D423" t="s">
+      <c r="D425" t="s">
         <v>331</v>
       </c>
-      <c r="E423">
-[...2 lines deleted...]
-      <c r="F423">
+      <c r="E425">
+        <v>0</v>
+      </c>
+      <c r="F425">
         <v>2</v>
       </c>
     </row>
-    <row r="424" spans="1:6">
-[...8 lines deleted...]
-      <c r="B425">
+    <row r="426" spans="1:6">
+      <c r="A426" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" t="s">
+        <v>215</v>
+      </c>
+      <c r="B427">
         <v>25</v>
       </c>
-      <c r="C425" t="s">
+      <c r="C427" t="s">
         <v>332</v>
       </c>
-      <c r="D425" t="s">
+      <c r="D427" t="s">
         <v>332</v>
       </c>
-      <c r="E425">
-[...7 lines deleted...]
-      <c r="A426" t="s">
+      <c r="E427">
+        <v>0</v>
+      </c>
+      <c r="F427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" t="s">
         <v>219</v>
       </c>
-      <c r="B426">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="B428">
+        <v>1</v>
+      </c>
+      <c r="C428" t="s">
         <v>51</v>
       </c>
-      <c r="D426" t="s">
+      <c r="D428" t="s">
         <v>51</v>
       </c>
-      <c r="E426">
-[...7 lines deleted...]
-      <c r="A427" s="1" t="s">
+      <c r="E428">
+        <v>0</v>
+      </c>
+      <c r="F428">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B427">
+      <c r="B429">
         <v>30</v>
       </c>
-      <c r="C427" t="s">
+      <c r="C429" t="s">
         <v>334</v>
       </c>
-      <c r="D427" t="s">
+      <c r="D429" t="s">
         <v>335</v>
-      </c>
-[...23 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E429">
         <v>12</v>
       </c>
       <c r="F429">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" t="s">
+        <v>215</v>
+      </c>
+      <c r="B431">
+        <v>21</v>
+      </c>
+      <c r="C431" t="s">
+        <v>336</v>
+      </c>
+      <c r="D431" t="s">
+        <v>337</v>
+      </c>
+      <c r="E431">
+        <v>12</v>
+      </c>
+      <c r="F431">
         <v>8</v>
       </c>
     </row>
-    <row r="430" spans="1:6">
-      <c r="A430" s="1" t="s">
+    <row r="432" spans="1:6">
+      <c r="A432" s="1" t="s">
         <v>338</v>
-      </c>
-[...23 lines deleted...]
-        <v>73</v>
       </c>
       <c r="B432">
         <v>15</v>
       </c>
       <c r="C432" t="s">
         <v>339</v>
       </c>
       <c r="D432">
         <v>0</v>
       </c>
       <c r="E432">
         <v>2</v>
       </c>
       <c r="F432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
-      <c r="A433" s="1" t="s">
+      <c r="A433" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" t="s">
+        <v>215</v>
+      </c>
+      <c r="B434">
+        <v>15</v>
+      </c>
+      <c r="C434" t="s">
+        <v>339</v>
+      </c>
+      <c r="D434">
+        <v>0</v>
+      </c>
+      <c r="E434">
+        <v>2</v>
+      </c>
+      <c r="F434">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B433">
-[...23 lines deleted...]
-      </c>
       <c r="B435">
         <v>1</v>
       </c>
       <c r="C435">
         <v>0</v>
       </c>
       <c r="D435">
         <v>0</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
-      <c r="A436" s="1" t="s">
+      <c r="A436" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" t="s">
+        <v>215</v>
+      </c>
+      <c r="B437">
+        <v>1</v>
+      </c>
+      <c r="C437">
+        <v>0</v>
+      </c>
+      <c r="D437">
+        <v>0</v>
+      </c>
+      <c r="E437">
+        <v>0</v>
+      </c>
+      <c r="F437">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B436">
+      <c r="B438">
         <v>74</v>
       </c>
-      <c r="C436" t="s">
+      <c r="C438" t="s">
         <v>342</v>
       </c>
-      <c r="D436" t="s">
+      <c r="D438" t="s">
         <v>343</v>
-      </c>
-[...23 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E438">
         <v>3</v>
       </c>
       <c r="F438">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:6">
-      <c r="A439" t="s">
+      <c r="A439" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" t="s">
+        <v>215</v>
+      </c>
+      <c r="B440">
+        <v>63</v>
+      </c>
+      <c r="C440" t="s">
+        <v>344</v>
+      </c>
+      <c r="D440" t="s">
+        <v>345</v>
+      </c>
+      <c r="E440">
+        <v>3</v>
+      </c>
+      <c r="F440">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
+      <c r="A441" t="s">
         <v>219</v>
       </c>
-      <c r="B439">
+      <c r="B441">
         <v>2</v>
       </c>
-      <c r="C439">
-[...13 lines deleted...]
-      <c r="A440" s="1" t="s">
+      <c r="C441">
+        <v>0</v>
+      </c>
+      <c r="D441">
+        <v>0</v>
+      </c>
+      <c r="E441">
+        <v>0</v>
+      </c>
+      <c r="F441">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
+      <c r="A442" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B440">
-[...23 lines deleted...]
-      </c>
       <c r="B442">
         <v>1</v>
       </c>
       <c r="C442">
         <v>0</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
       <c r="E442">
         <v>0</v>
       </c>
       <c r="F442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
-      <c r="A443" s="1" t="s">
+      <c r="A443" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" t="s">
+        <v>215</v>
+      </c>
+      <c r="B444">
+        <v>1</v>
+      </c>
+      <c r="C444">
+        <v>0</v>
+      </c>
+      <c r="D444">
+        <v>0</v>
+      </c>
+      <c r="E444">
+        <v>0</v>
+      </c>
+      <c r="F444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="B443">
+      <c r="B445">
         <v>23</v>
       </c>
-      <c r="C443" t="s">
+      <c r="C445" t="s">
         <v>348</v>
       </c>
-      <c r="D443">
-[...18 lines deleted...]
-      <c r="B445">
+      <c r="D445">
+        <v>0</v>
+      </c>
+      <c r="E445">
+        <v>0</v>
+      </c>
+      <c r="F445">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" t="s">
+        <v>215</v>
+      </c>
+      <c r="B447">
         <v>22</v>
       </c>
-      <c r="C445" t="s">
+      <c r="C447" t="s">
         <v>349</v>
       </c>
-      <c r="D445">
-[...10 lines deleted...]
-      <c r="A446" t="s">
+      <c r="D447">
+        <v>0</v>
+      </c>
+      <c r="E447">
+        <v>0</v>
+      </c>
+      <c r="F447">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" t="s">
         <v>219</v>
       </c>
-      <c r="B446">
-[...16 lines deleted...]
-      <c r="A447" s="1" t="s">
+      <c r="B448">
+        <v>1</v>
+      </c>
+      <c r="C448">
+        <v>0</v>
+      </c>
+      <c r="D448">
+        <v>0</v>
+      </c>
+      <c r="E448">
+        <v>0</v>
+      </c>
+      <c r="F448">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="B447">
+      <c r="B449">
         <v>81</v>
       </c>
-      <c r="C447" t="s">
+      <c r="C449" t="s">
         <v>351</v>
       </c>
-      <c r="D447" t="s">
+      <c r="D449" t="s">
         <v>352</v>
-      </c>
-[...23 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E449">
         <v>2</v>
       </c>
       <c r="F449">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" t="s">
+        <v>215</v>
+      </c>
+      <c r="B451">
+        <v>76</v>
+      </c>
+      <c r="C451" t="s">
+        <v>353</v>
+      </c>
+      <c r="D451" t="s">
+        <v>354</v>
+      </c>
+      <c r="E451">
+        <v>2</v>
+      </c>
+      <c r="F451">
         <v>3</v>
       </c>
     </row>
-    <row r="450" spans="1:6">
-      <c r="A450" t="s">
+    <row r="452" spans="1:6">
+      <c r="A452" t="s">
         <v>219</v>
       </c>
-      <c r="B450">
+      <c r="B452">
         <v>2</v>
       </c>
-      <c r="C450">
-[...13 lines deleted...]
-      <c r="A451" s="1" t="s">
+      <c r="C452">
+        <v>0</v>
+      </c>
+      <c r="D452">
+        <v>0</v>
+      </c>
+      <c r="E452">
+        <v>0</v>
+      </c>
+      <c r="F452">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6">
+      <c r="A453" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B451">
+      <c r="B453">
         <v>13</v>
       </c>
-      <c r="C451" t="s">
+      <c r="C453" t="s">
         <v>356</v>
       </c>
-      <c r="D451" t="s">
+      <c r="D453" t="s">
         <v>356</v>
       </c>
-      <c r="E451">
-[...23 lines deleted...]
-      </c>
       <c r="E453">
         <v>0</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
-      <c r="A454" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A454" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
+        <v>10</v>
+      </c>
+      <c r="B455">
+        <v>2</v>
+      </c>
+      <c r="C455" t="s">
+        <v>357</v>
+      </c>
+      <c r="D455" t="s">
+        <v>357</v>
+      </c>
+      <c r="E455">
+        <v>0</v>
+      </c>
+      <c r="F455">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" t="s">
+        <v>12</v>
+      </c>
+      <c r="B456">
+        <v>3</v>
+      </c>
+      <c r="C456" t="s">
+        <v>358</v>
+      </c>
+      <c r="D456" t="s">
+        <v>358</v>
+      </c>
+      <c r="E456">
+        <v>0</v>
+      </c>
+      <c r="F456">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6">
+      <c r="A457" t="s">
         <v>18</v>
       </c>
-      <c r="B455">
+      <c r="B457">
         <v>6</v>
       </c>
-      <c r="C455" t="s">
+      <c r="C457" t="s">
         <v>359</v>
       </c>
-      <c r="D455" t="s">
+      <c r="D457" t="s">
         <v>359</v>
       </c>
-      <c r="E455">
-[...2 lines deleted...]
-      <c r="F455">
+      <c r="E457">
+        <v>0</v>
+      </c>
+      <c r="F457">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A62:F62"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A72:F72"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A84:F84"/>
-    <mergeCell ref="A91:F91"/>
-[...91 lines deleted...]
-    <mergeCell ref="A452:F452"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A112:F112"/>
+    <mergeCell ref="A118:F118"/>
+    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="A154:F154"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A166:F166"/>
+    <mergeCell ref="A172:F172"/>
+    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A190:F190"/>
+    <mergeCell ref="A195:F195"/>
+    <mergeCell ref="A201:F201"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A207:F207"/>
+    <mergeCell ref="A210:F210"/>
+    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="A217:F217"/>
+    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A227:F227"/>
+    <mergeCell ref="A230:F230"/>
+    <mergeCell ref="A234:F234"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A240:F240"/>
+    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A255:F255"/>
+    <mergeCell ref="A259:F259"/>
+    <mergeCell ref="A262:F262"/>
+    <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="A274:F274"/>
+    <mergeCell ref="A277:F277"/>
+    <mergeCell ref="A280:F280"/>
+    <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A287:F287"/>
+    <mergeCell ref="A290:F290"/>
+    <mergeCell ref="A294:F294"/>
+    <mergeCell ref="A297:F297"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A303:F303"/>
+    <mergeCell ref="A307:F307"/>
+    <mergeCell ref="A310:F310"/>
+    <mergeCell ref="A314:F314"/>
+    <mergeCell ref="A318:F318"/>
+    <mergeCell ref="A322:F322"/>
+    <mergeCell ref="A325:F325"/>
+    <mergeCell ref="A328:F328"/>
+    <mergeCell ref="A332:F332"/>
+    <mergeCell ref="A335:F335"/>
+    <mergeCell ref="A338:F338"/>
+    <mergeCell ref="A341:F341"/>
+    <mergeCell ref="A344:F344"/>
+    <mergeCell ref="A347:F347"/>
+    <mergeCell ref="A350:F350"/>
+    <mergeCell ref="A354:F354"/>
+    <mergeCell ref="A358:F358"/>
+    <mergeCell ref="A362:F362"/>
+    <mergeCell ref="A366:F366"/>
+    <mergeCell ref="A369:F369"/>
+    <mergeCell ref="A372:F372"/>
+    <mergeCell ref="A376:F376"/>
+    <mergeCell ref="A379:F379"/>
+    <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A386:F386"/>
+    <mergeCell ref="A390:F390"/>
+    <mergeCell ref="A394:F394"/>
+    <mergeCell ref="A397:F397"/>
+    <mergeCell ref="A400:F400"/>
+    <mergeCell ref="A403:F403"/>
+    <mergeCell ref="A406:F406"/>
+    <mergeCell ref="A410:F410"/>
+    <mergeCell ref="A414:F414"/>
+    <mergeCell ref="A417:F417"/>
+    <mergeCell ref="A420:F420"/>
+    <mergeCell ref="A423:F423"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A430:F430"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A436:F436"/>
+    <mergeCell ref="A439:F439"/>
+    <mergeCell ref="A443:F443"/>
+    <mergeCell ref="A446:F446"/>
+    <mergeCell ref="A450:F450"/>
+    <mergeCell ref="A454:F454"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>