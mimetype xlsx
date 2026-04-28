--- v0 (2025-11-05)
+++ v1 (2026-04-28)
@@ -41,57 +41,57 @@
   <si>
     <t>Общо 1 резултат</t>
   </si>
   <si>
     <t>Заглавие</t>
   </si>
   <si>
     <t>Вид стратегически документ</t>
   </si>
   <si>
     <t>Административно ниво на органа, приел документа</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Орган, приел стратегически документ</t>
   </si>
   <si>
     <t>Валидност</t>
   </si>
   <si>
     <t>Национална стратегия за борба с наркотиците 2009-2013 г.</t>
   </si>
   <si>
-    <t>---</t>
+    <t>Национална стратегия</t>
   </si>
   <si>
     <t>Национално</t>
   </si>
   <si>
-    <t>Здравеопазване</t>
+    <t>07. Здравеопазване</t>
   </si>
   <si>
     <t>Националния съвет по наркотичните вещества</t>
   </si>
   <si>
     <t>22-10-2008 - 31-12-2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>