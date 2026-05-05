--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -50,51 +50,51 @@
   <si>
     <t>Акт на създаване</t>
   </si>
   <si>
     <t>Вид председател</t>
   </si>
   <si>
     <t>Представител на НПО</t>
   </si>
   <si>
     <t>Мин. бр. заседания на година</t>
   </si>
   <si>
     <t>Бр. заседания в периода</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Национален архивен съвет</t>
   </si>
   <si>
     <t>05. Добро управление</t>
   </si>
   <si>
-    <t>Министър-председател</t>
+    <t>Държавна агенция</t>
   </si>
   <si>
     <t>Закон</t>
   </si>
   <si>
     <t>Председател на държавна агенция</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>[]</t>
   </si>
   <si>
     <t>Активен</t>
   </si>
   <si>
     <t>Съвет за административната реформа</t>
   </si>
   <si>
     <t>Министерски съвет</t>
   </si>
   <si>
     <t>Постановление на Министерския съвет (на основание чл. 21 от Закона за администрацията)</t>
   </si>
@@ -479,51 +479,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/advisory-boards/23/view" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/advisory-boards/203/view" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/advisory-boards/2109/view" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/advisory-boards/1902/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38656.703" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>1</v>
       </c>