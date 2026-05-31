--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -38,93 +38,93 @@
   <si>
     <t>СПРАВКА "СТРАТЕГИЧЕСКИ ДОКУМЕНТИ"</t>
   </si>
   <si>
     <t>Общо 6 резултата</t>
   </si>
   <si>
     <t>Заглавие</t>
   </si>
   <si>
     <t>Вид стратегически документ</t>
   </si>
   <si>
     <t>Административно ниво на органа, приел документа</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Орган, приел стратегически документ</t>
   </si>
   <si>
     <t>Валидност</t>
   </si>
   <si>
+    <t>Програма за олимпийска подготовка</t>
+  </si>
+  <si>
+    <t>Програма</t>
+  </si>
+  <si>
+    <t>Национално</t>
+  </si>
+  <si>
+    <t>18. Спорт</t>
+  </si>
+  <si>
+    <t>Председателя на държавната агенция за младежта и спорта</t>
+  </si>
+  <si>
+    <t>25-11-2008 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Програма за развитие на спорта за високи постижения</t>
+  </si>
+  <si>
+    <t>Програма за развитие на спорта за учащи и спорта за всички</t>
+  </si>
+  <si>
+    <t>26-03-2007 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Програма за спортно развитие на талантливи деца и юноши</t>
+  </si>
+  <si>
+    <t>08-12-2008 - 31-12-2009</t>
+  </si>
+  <si>
     <t>Програма "Научи се да плуваш"</t>
   </si>
   <si>
-    <t>---</t>
-[...10 lines deleted...]
-  <si>
     <t>14-08-2008 - 31-12-2009</t>
   </si>
   <si>
     <t>Програма "Спорт за децата в свободното време"</t>
   </si>
   <si>
     <t>25-07-2007 - 31-12-2009</t>
-  </si>
-[...19 lines deleted...]
-    <t>08-12-2008 - 31-12-2009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -452,51 +452,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/576" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/577" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/574" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/573" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/575" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/572" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/574" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/573" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/575" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/572" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/576" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategy.bg/index.php/bg/strategy-documents/577" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
@@ -548,91 +548,91 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
         <v>21</v>